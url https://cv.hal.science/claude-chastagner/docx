--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -917,190 +917,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoine et désir d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 286 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture et Patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 638 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051025v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03051117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et valorisation des territoires</w:t>
               </w:r>
@@ -1800,2332 +1800,2332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'IDENTITÉ CRÉOLE DANS LE ZYDECO LOUISIANAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités Imaginées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New perspectives in intercultural communication: beyond the national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. S. Dorzhieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Zharnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buryat State University Publishing Department. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development Issues and Prospect of Russian and Foreign Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Zharnikova</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                <w:t xml:space="preserve">hal-04389803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'IDENTITÉ CRÉOLE DANS LE ZYDECO LOUISIANAIS</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.728-729, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.193-194, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepper !&amp;quot;: Aux sources du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Glaunec Jean-Pierre; Dessens Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité: La Louisiane au carrefour des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.319-343, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcool et alcoolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.26-28, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.623-627, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepper ! Aux sources du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’université de Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité : La Louisiane au carrefour des culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.476-477, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.106-107, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outside: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chastagner Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patti Smith: Outside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.9-16, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le rock américain prend la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Demars</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités Imaginées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les Cultures du déplacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcocorridos : L’héritage de la romance au service des drug lords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut International de Sociocritique — Université de Nîmes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmissions textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zappa and Resistance: The Pleasure Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frank Zappa and the And</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Popular, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zappa and Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Carr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frank Zappa and the And</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.167-189, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eh toi ! You’re alright ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeremy Price; Licia Bagini; Marlène Belly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, musique, identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Publibook, pp.183-192, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Bhangra Meets Hip-Hop. Articulating Hybridity on American Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India and the Indian Diasporic Imaginatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULM, 2011, Horizons anglophones. Série PoCoPages, 978-2-8426-9927-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Bhangra Meets Hip-Hop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rita Christian and Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India and the Diasporic Imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.385-405, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du développement au marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement culturel et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.107-122, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danser le basculement du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Bouët; Makis Solomos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et globalisation : musicologie, ethnomusicologie : actes du Colloque Musique et globalisation, Université Paul Valéry - Montpellier III, Rirra21, Cerce, octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.139-156, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Paganisme à Nietzsche, se construire dans le métal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camion blanc, pp.1-3, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance through music ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.25-39, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copiez-vous les uns les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etudes des pays anglophones (Montpellier). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands mouvements littéraires anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Houdiard, pp.198-205, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copiez-vous les uns les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais sur l’art : Les Grands mouvements littéraires anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, collection Essais sur l’art, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fête au présent : mutations des fêtes au sein des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 415 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Easy-Listening : l’indifférence du plaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Chastagner</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fourtina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Plaisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.728-729, 2016</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Easy-Listening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Fourtina; Nathalie Jaëck; Jöel Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Plaisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.211-220, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1809 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055653v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-04393393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Beginner</w:t>
               </w:r>
@@ -5518,2049 +5518,2049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contemporary “Ethnic” Popular Music : A Challenge to Modernity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1/2015, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les narcocorridos du Movimiento Alterado : une poésie de la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contemporary “Ethnic” Popular Music : A Challenge to Modernity?</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Charanga Cakewalk’: Tejano Music Takes Center Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complutense Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_cjes.2015.v23.49360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charanga Cakewalk&amp;quot;: Tejano Music Takes Center Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complutense Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (Special Issue), pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Will Hermes, New York 73/77</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1/2015, s.p</w:t>
+              <w:t xml:space="preserve">, 2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Mark Duffett (éd.), Popular Music Fandom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (Special Issue), pp.83-96</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture rock: Que reste-t-il de nos amours rock ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 / 2014, pp.122-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Will Hermes, New York 73/77</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte-rendu: De la musique au son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.251-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">YouPlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, s.p</w:t>
+              <w:t xml:space="preserve">, 2012, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 / 2014, pp.122-129</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la piste du zydeco le week-end du Labor Day: La Louisiane danse sur les cultures créoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 308, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.251-252</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hate Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Mark Duffett (éd.), Popular Music Fandom</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rock, au-delà du savant et du populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la piste du zydeco : le week-end du Labor Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;The Cambridge Companion to The Beatles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;The story of the science-fiction magazines from 1950 to 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;Singing for Themselves. Essays on Women in Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Calls the Tune? When Businessmen Make Music Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, s.p</w:t>
+              <w:t xml:space="preserve">, 2010, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Hate Music</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;The art of British rock : 50 years of rock posters, flyers, and handbills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who calls the tune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, s.p</w:t>
+              <w:t xml:space="preserve">, 2010, 2, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 308, pp.27-35</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York, Weegee the Famous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104 (juin), pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 308</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi internet: l'industrie du disque américaine à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104 (juin), pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redire l'Apocalypse : 666 d'Aphrodite's Child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, 16 p</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebels on the Net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Parents' Music Resource Center: from information to censorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popular Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176147v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Middle Class Hero Is Something To Be? Quelques pistes rock pour la lecture de The Buddha of Suburbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue de la société d'études anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rock, entre la marge et la masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendances contradictoires dans le rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rock : survivance rituelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390390v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04390385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7572,3973 +7572,3973 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Neither Washington nor Moscow”, le rock comme contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival « L’Histoire à venir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vaqueros siempre ! When Chicanx and African-Americans reclaim country music »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventions auprès des classes de première, terminale et classe préparatoire ECG1 et ECG2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée-Internat d’Excellence Frédérique Combes / Lycée Joffre., Jan 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rolling Stones and Brian Jones, film de Nick Broomfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Les écrans britanniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiques contestataires, un phénomène universel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival « L’Histoire à venir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cowboys et vaqueros : esthétique rancho dans les corridos et le rap contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Poésie Contemporaine Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modesta Suarez, Laboratoire Framespa, Université Toulouse Jean-Jaurès, Feb 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Palm, film de Sam Gabarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Les écrans britanniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Modesta Suarez, Laboratoire Framespa, Université Toulouse Jean-Jaurès, Feb 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiques de Black Lives Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Émancipons les savoirs », en partenariat avec le Rectorat de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emma (Etudes Montpelliéraines du Monde Anglophone), Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Alright’, de Kendrick Lamar : des protest songs aux songs of healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Black Lives Matter, Formes politiques et artistiques de l’antiracisme aux États-Unis et en Grande-Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA (Etudes Montpelliéraines du Monde Anglophone), Feb 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, May 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de protestation sociale dans les corridos urbanos contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire en ligne International Association for the Study of Popular Music, branche francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lycée-Internat d’Excellence Frédérique Combes / Lycée Joffre., Jan 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bowie, l’homme qui venait du Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études David Bowie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, Jun 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du 45 tours à YouTube : l’adolescence en singles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes brèves et adolescences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emma (Etudes Montpelliéraines du Monde Anglophone), Apr 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de protestation en 1968. Regards croisés, Grande-Bretagne / US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EMMA (Etudes Montpelliéraines du Monde Anglophone), Feb 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock: Le projet utopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Utopies culturelles contemporaines", 7èmes Rendez-vous de géographie culturelle, ethnologie et études culturelles en Languedoc-Roussillon, Université de Nîmes, 16-17 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nîmes, France. 234 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rock &amp;quot;apocalyptique&amp;quot; de Godspeed You! Black Emperor: retour sur une terminologie ambiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Formes apocalyptiques du pouvoir et programmes apocalyptiques", lab. EMMA, Université Paul-Valéry, Montpellier, 12-14 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry, Feb 2020, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité créole dans le zydeco louisianais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Pourquoi les identités ? Intérêts et limites d’une notion controversée", Université Paul-Valéry, Université de Nîmes, 21-22 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’origine d’un vaste mouvement de contestation : les Etats-Unis des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les Mai 68", Université de Tours, Tours, 17 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau, Feb 2019, Pau, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silver Apples. Another sound of protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium "The Revolution: 1968 and the Politics of the Arts in the United States", Université Jean-Jaurès, Université Paul-Valéry, Toulouse, 21-22 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nîmes, France. 234 p</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel français pour les Créoles de couleur louisianais ? Le cas du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2eme colloque Langues et Territoires, Université de Tbilissi, 30 août-5 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tbilissi, Géorgie. pp.103-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage de la Beat Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans le cadre de l'exposition "Rock Psyché", Médiathèque Odyssud, Blagnac, 10 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching the intercultural theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de Semey, Kazakhstan (titre en russe et en kazakh)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan. pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Happy Bodies: Staging Happiness in Pharrell Williams’s “Happy” and Other Recent US Music Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Staging American Bodies, Université de Sophia-Antipolis, Nice, 17-18 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The display of happiness in Kazakh tributes of &amp;quot;24 Hours of Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Modern Research in the Sphere of Humanitarian Sciences and Innovative Technologies, Kazakh Humanitarian Law Innovative University, Semey, 27 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tbilissi, Géorgie. pp.103-123</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet utopique: Rock et contre-culture, USA 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Musique, contestations, contre-cultures, La Philharmonie, Paris, 15 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child abuse, yeah&amp;quot;: Sinéad O'Connor, une voix contre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e édition des "Rendez-vous de géographie culturelle, ethnologie et études culturelles en Languedoc-Roussillon", Université de Nîmes, juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nîmes, France. pp.161-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan. pp.27-38</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Langues et Territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Illia, Sep 2015, Tbillissi, Géorgie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le rock américain prend la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5emes Rendez-vous de Géographie Culturelle, Ethnologie et Etudes Culturelles en Languedoc-Roussillon, Cultures du déplacement, Nîmes, 14-16 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Blagnac, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les narcocorridos du Movimiento Alterado : une poésie de la rue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e séminaire Poésie on Poésie, Université Toulouse Jean-Jaurès, décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcocorridos: L'héritage de la romance au service des drug lords ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Transmissions Textuelles", Groupe de Recherche et d'Etudes Sociocritiques de Nîmes, Université de Nîmes, 29-31 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.307-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iggy Pop, le marketing de la rébellion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Survivance des icônes. Usage et recyclage des figures et emblèmes culturels (XXe-XXIe s.), Université Paris-Dauphine, ENS, Paris, 4-5 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Illia, Sep 2015, Tbillissi, Géorgie</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sounds of Black Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'Institut des Amériques, Amériques Noires, Université Toulouse Jean-Jaurès, 15-17 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anarchie et Hate Music : les sons du National-Anarchisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Amérique(s) anarchiste(s). Expressions libertaires du XIXe au XXIe siècle", Université Paul Valéry Montpellier 3, Montpellier, 10 et 11 octobre 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France. pp.475-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rock, de la contre-culture aux interstices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Pratiques plastiques contemporaines et contre-culture", Université Paul-Valéry, Montpellier, 6-8 novembre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.109-120</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the back door to center stage : the music of the Tejanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staging American Sounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Complutense, May 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la contre-culture américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, département de sciences-politiques, université de Poitiers, 7 février 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.307-323</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the back door to center stage : the music of the Tejanos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Staging American Sounds", Université Complutense, Madrid, 9-10 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicano rock: acculturation - transculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Pour une histoire sociale du rock", Université de Lille, 13-15 juin 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire musical de la contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'imaginaire musical de la contre-culture", Strasbourg, Université de Strasbourg, 2 février 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Complutense, May 2013, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon du livre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du livre de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalifier la rebel attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Requalifier la rebel attitude", Université de Lyon 2, Lyon, 19 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauts-lieux et bas-lieux de la contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Hauts-lieux et bas-lieux de la contre-culture", Nancy, Université de Nancy, 8 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francofolies de la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofolies de la Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charnière 67-68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La charnière 67-68", Nancy, Centre Culturel André Malraux, 9 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon du livre de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du livre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire sociale du rock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique de la mobilité et contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures du déplacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La contre-culture américaine des années soixante", Université de Versailles-St-Quentin en Yvelines, 9 décembre 2011 et Montpellier, 27 janvier 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who's bad ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who's bad ? : Le rock, un faux rebelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watchdogging the popular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Authenticity and legitimacy in Anglo-American popular music", Université de Poitiers, Poitiers, 3-5 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« EH TOI ! YOU'RE ALRIGHT? » : ZYDECO ET IDENTITE CREOLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, musique, identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désirs de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le patrimoine culturel", Nîmes, 17-20 février 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rage à l'impuissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Contester en chanson : expressions en marge", Poitiers, Université Poitiers, 18-19 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du développement au marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le développement culturel : Un avenir pour les territoires ?", 3e rendez-vous de Géographie culturelle, Ethnologie et Etudes culturelles en Languedoc-Roussillon, Nîmes, 17-18 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhangra, the sound of the Indian Diaspora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'Inde et l'imagination diasporique = India and the Indian Diasporic Imagination", Colloque international, université Paul valéry - Montpellier III, 1-4 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultural Studies, de la culture populaire à la culture des peuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les études nord-américaines au Maroc : bilan et perspectives", Mohamédia-Casablanca, Université Ben M'sik, Hassan II, 20 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mohamédia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhangra and American-Indian identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Internationale pour l'Etude de la Musique Populaire (IASPM), Glasgow, septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance through music ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le travail de la résistance", colloque du CLAN, Université de Bordeaux III, 23-25 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labor Day&amp;quot; au Royaume du &amp;quot;Zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L’Amérique en Fêtes : enjeux et pratiques aux États-Unis et au Canada (1945-2005)" = "America Celebrates : Issues and Practices in the US and Canada (1945-2005)",colloque international, Maison de la Recherche de Paris IV, 20-21 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072050v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et l'accès à l'information</w:t>
               </w:r>
@@ -12478,50 +12478,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Love and Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Duffett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Popular Romance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, s.p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rock and Love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Duffett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12530,139 +12612,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Music Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 (1), s.p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054949v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03054947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic Popular Music in the USA</w:t>
               </w:r>
@@ -13154,191 +13154,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évangile perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évangile perdu : la véritable histoire de l'Évangile de Judas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'occidentalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'occidentalisme : une brève histoire de la guerre contre l'occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076756v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03076757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ethique du souvenir</w:t>
               </w:r>
@@ -13740,51 +13740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3528F91"/>
+    <w:nsid w:val="E177DFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13971,51 +13971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6516-3375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050186914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/patti-smith.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.10648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Dorzhieva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zharnikova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Raimond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourtina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Conrath" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernier-Boissard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stricof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cj7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.12525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_cjes.2015.v23.49360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176147v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072503v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074628v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176193v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176190v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duffett" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388825v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vach&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Causeur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Tessier du Cros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076756v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Systermans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Williams" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bailie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6516-3375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050186914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/patti-smith.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.10648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Dorzhieva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zharnikova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Raimond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourtina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Conrath" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernier-Boissard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stricof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cj7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.12525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_cjes.2015.v23.49360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176147v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074628v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072050v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176193v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176190v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duffett" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388825v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vach&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Causeur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Tessier du Cros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Systermans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Williams" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bailie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>