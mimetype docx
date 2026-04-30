--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -917,190 +917,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culture et Patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 638 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et désir d'identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 286 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03051117v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03051025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et valorisation des territoires</w:t>
               </w:r>
@@ -1800,2147 +1800,2147 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New perspectives in intercultural communication: beyond the national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. Dorzhieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Zharnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buryat State University Publishing Department. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development Issues and Prospect of Russian and Foreign Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ CRÉOLE DANS LE ZYDECO LOUISIANAIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités Imaginées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">New perspectives in intercultural communication: beyond the national</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. S. Dorzhieva</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.728-729, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.193-194, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepper !&amp;quot;: Aux sources du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Glaunec Jean-Pierre; Dessens Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité: La Louisiane au carrefour des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.319-343, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcool et alcoolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.26-28, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.623-627, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.476-477, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepper ! Aux sources du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’université de Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité : La Louisiane au carrefour des culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.106-107, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outside: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chastagner Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patti Smith: Outside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.9-16, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le rock américain prend la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cultures du déplacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcocorridos : L’héritage de la romance au service des drug lords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut International de Sociocritique — Université de Nîmes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmissions textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zappa and Resistance: The Pleasure Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frank Zappa and the And</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Popular, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zappa and Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Carr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frank Zappa and the And</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.167-189, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eh toi ! You’re alright ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeremy Price; Licia Bagini; Marlène Belly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, musique, identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Publibook, pp.183-192, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danser le basculement du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Bouët; Makis Solomos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et globalisation : musicologie, ethnomusicologie : actes du Colloque Musique et globalisation, Université Paul Valéry - Montpellier III, Rirra21, Cerce, octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.139-156, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Bhangra Meets Hip-Hop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rita Christian and Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India and the Diasporic Imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.385-405, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Bhangra Meets Hip-Hop. Articulating Hybridity on American Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India and the Indian Diasporic Imaginatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULM, 2011, Horizons anglophones. Série PoCoPages, 978-2-8426-9927-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du développement au marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement culturel et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.107-122, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Paganisme à Nietzsche, se construire dans le métal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camion blanc, pp.1-3, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fête au présent : mutations des fêtes au sein des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 415 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.728-729, 2016</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance through music ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.25-39, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.193-194, 2016</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copiez-vous les uns les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etudes des pays anglophones (Montpellier). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands mouvements littéraires anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Houdiard, pp.198-205, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.319-343, 2016</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copiez-vous les uns les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais sur l’art : Les Grands mouvements littéraires anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, collection Essais sur l’art, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...1444 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Reynier</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04393389v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03055274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-Listening : l’indifférence du plaisir</w:t>
               </w:r>
@@ -5518,2049 +5518,2049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les narcocorridos du Movimiento Alterado : une poésie de la rue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contemporary “Ethnic” Popular Music : A Challenge to Modernity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1/2015, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Charanga Cakewalk’: Tejano Music Takes Center Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complutense Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_cjes.2015.v23.49360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">‘Charanga Cakewalk’: Tejano Music Takes Center Stage</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charanga Cakewalk&amp;quot;: Tejano Music Takes Center Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complutense Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (23), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 23 (Special Issue), pp.83-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (Special Issue), pp.83-96</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Will Hermes, New York 73/77</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Will Hermes, New York 73/77</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Mark Duffett (éd.), Popular Music Fandom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Mark Duffett (éd.), Popular Music Fandom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture rock: Que reste-t-il de nos amours rock ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 / 2014, pp.122-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte-rendu: De la musique au son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.251-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">YouPlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, s.p</w:t>
+              <w:t xml:space="preserve">, 2012, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 / 2014, pp.122-129</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la piste du zydeco le week-end du Labor Day: La Louisiane danse sur les cultures créoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 308, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.251-252</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hate Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">YouPlay</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rock, au-delà du savant et du populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la piste du zydeco : le week-end du Labor Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who calls the tune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1</w:t>
+              <w:t xml:space="preserve">, 2010, 2, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 308, pp.27-35</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;The Cambridge Companion to The Beatles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hate Music</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;The story of the science-fiction magazines from 1950 to 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;Singing for Themselves. Essays on Women in Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Calls the Tune? When Businessmen Make Music Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, s.p</w:t>
+              <w:t xml:space="preserve">, 2010, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;The art of British rock : 50 years of rock posters, flyers, and handbills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 308</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York, Weegee the Famous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recensement : &amp;quot;The Cambridge Companion to The Beatles</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104 (juin), pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi internet: l'industrie du disque américaine à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104 (juin), pp.63-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebels on the Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+              <w:t xml:space="preserve">, 2002, pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redire l'Apocalypse : 666 d'Aphrodite's Child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Parents' Music Resource Center: from information to censorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popular Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176147v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Middle Class Hero Is Something To Be? Quelques pistes rock pour la lecture de The Buddha of Suburbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue de la société d'études anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rock, entre la marge et la masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, 16 p</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rock : survivance rituelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 p</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendances contradictoires dans le rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390385v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04390390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7572,3973 +7572,3973 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Palm, film de Sam Gabarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Les écrans britanniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cowboys et vaqueros : esthétique rancho dans les corridos et le rap contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Poésie Contemporaine Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modesta Suarez, Laboratoire Framespa, Université Toulouse Jean-Jaurès, Feb 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rolling Stones and Brian Jones, film de Nick Broomfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Les écrans britanniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Neither Washington nor Moscow”, le rock comme contre-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival « L’Histoire à venir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vaqueros siempre ! When Chicanx and African-Americans reclaim country music »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions auprès des classes de première, terminale et classe préparatoire ECG1 et ECG2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lycée-Internat d’Excellence Frédérique Combes / Lycée Joffre., Jan 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiques contestataires, un phénomène universel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival « L’Histoire à venir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, Jun 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiques de Black Lives Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Émancipons les savoirs », en partenariat avec le Rectorat de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emma (Etudes Montpelliéraines du Monde Anglophone), Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Modesta Suarez, Laboratoire Framespa, Université Toulouse Jean-Jaurès, Feb 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Alright’, de Kendrick Lamar : des protest songs aux songs of healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Black Lives Matter, Formes politiques et artistiques de l’antiracisme aux États-Unis et en Grande-Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA (Etudes Montpelliéraines du Monde Anglophone), Feb 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de protestation sociale dans les corridos urbanos contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire en ligne International Association for the Study of Popular Music, branche francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emma (Etudes Montpelliéraines du Monde Anglophone), Apr 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bowie, l’homme qui venait du Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études David Bowie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EMMA (Etudes Montpelliéraines du Monde Anglophone), Feb 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du 45 tours à YouTube : l’adolescence en singles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes brèves et adolescences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de protestation en 1968. Regards croisés, Grande-Bretagne / US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry, Feb 2020, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock: Le projet utopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Utopies culturelles contemporaines", 7èmes Rendez-vous de géographie culturelle, ethnologie et études culturelles en Languedoc-Roussillon, Université de Nîmes, 16-17 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nîmes, France. 234 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rock &amp;quot;apocalyptique&amp;quot; de Godspeed You! Black Emperor: retour sur une terminologie ambiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Formes apocalyptiques du pouvoir et programmes apocalyptiques", lab. EMMA, Université Paul-Valéry, Montpellier, 12-14 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau, Feb 2019, Pau, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité créole dans le zydeco louisianais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Pourquoi les identités ? Intérêts et limites d’une notion controversée", Université Paul-Valéry, Université de Nîmes, 21-22 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nîmes, France. 234 p</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’origine d’un vaste mouvement de contestation : les Etats-Unis des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les Mai 68", Université de Tours, Tours, 17 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silver Apples. Another sound of protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium "The Revolution: 1968 and the Politics of the Arts in the United States", Université Jean-Jaurès, Université Paul-Valéry, Toulouse, 21-22 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel français pour les Créoles de couleur louisianais ? Le cas du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2eme colloque Langues et Territoires, Université de Tbilissi, 30 août-5 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tbilissi, Géorgie. pp.103-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Child abuse, yeah&amp;quot;: Sinéad O'Connor, une voix contre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e édition des "Rendez-vous de géographie culturelle, ethnologie et études culturelles en Languedoc-Roussillon", Université de Nîmes, juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nîmes, France. pp.161-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage de la Beat Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans le cadre de l'exposition "Rock Psyché", Médiathèque Odyssud, Blagnac, 10 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tbilissi, Géorgie. pp.103-123</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching the intercultural theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de Semey, Kazakhstan (titre en russe et en kazakh)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan. pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Blagnac, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Happy Bodies: Staging Happiness in Pharrell Williams’s “Happy” and Other Recent US Music Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Staging American Bodies, Université de Sophia-Antipolis, Nice, 17-18 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan. pp.27-38</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The display of happiness in Kazakh tributes of &amp;quot;24 Hours of Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Modern Research in the Sphere of Humanitarian Sciences and Innovative Technologies, Kazakh Humanitarian Law Innovative University, Semey, 27 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet utopique: Rock et contre-culture, USA 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Musique, contestations, contre-cultures, La Philharmonie, Paris, 15 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Langues et Territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Illia, Sep 2015, Tbillissi, Géorgie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anarchie et Hate Music : les sons du National-Anarchisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Amérique(s) anarchiste(s). Expressions libertaires du XIXe au XXIe siècle", Université Paul Valéry Montpellier 3, Montpellier, 10 et 11 octobre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. pp.475-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nîmes, France. pp.161-171</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sounds of Black Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'Institut des Amériques, Amériques Noires, Université Toulouse Jean-Jaurès, 15-17 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Illia, Sep 2015, Tbillissi, Géorgie</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le rock américain prend la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5emes Rendez-vous de Géographie Culturelle, Ethnologie et Etudes Culturelles en Languedoc-Roussillon, Cultures du déplacement, Nîmes, 14-16 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.109-120</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iggy Pop, le marketing de la rébellion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Survivance des icônes. Usage et recyclage des figures et emblèmes culturels (XXe-XXIe s.), Université Paris-Dauphine, ENS, Paris, 4-5 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcocorridos: L'héritage de la romance au service des drug lords ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Transmissions Textuelles", Groupe de Recherche et d'Etudes Sociocritiques de Nîmes, Université de Nîmes, 29-31 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.307-323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les narcocorridos du Movimiento Alterado : une poésie de la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e séminaire Poésie on Poésie, Université Toulouse Jean-Jaurès, décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.307-323</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the back door to center stage : the music of the Tejanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staging American Sounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Complutense, May 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la contre-culture américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, département de sciences-politiques, université de Poitiers, 7 février 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rock, de la contre-culture aux interstices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Pratiques plastiques contemporaines et contre-culture", Université Paul-Valéry, Montpellier, 6-8 novembre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France. pp.475-492</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the back door to center stage : the music of the Tejanos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Staging American Sounds", Université Complutense, Madrid, 9-10 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicano rock: acculturation - transculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Pour une histoire sociale du rock", Université de Lille, 13-15 juin 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Complutense, May 2013, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the road again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La contre-culture américaine des années soixante", Université de Versailles-St-Quentin en Yvelines, 9 décembre 2011 et Montpellier, 27 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon du livre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du livre de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalifier la rebel attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Requalifier la rebel attitude", Université de Lyon 2, Lyon, 19 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauts-lieux et bas-lieux de la contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Hauts-lieux et bas-lieux de la contre-culture", Nancy, Université de Nancy, 8 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francofolies de la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofolies de la Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire musical de la contre-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'imaginaire musical de la contre-culture", Strasbourg, Université de Strasbourg, 2 février 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Salon du livre de Paris</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charnière 67-68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La charnière 67-68", Nancy, Centre Culturel André Malraux, 9 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon du livre de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du livre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire sociale du rock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique de la mobilité et contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures du déplacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who's bad ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who's bad ? : Le rock, un faux rebelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watchdogging the popular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Authenticity and legitimacy in Anglo-American popular music", Université de Poitiers, Poitiers, 3-5 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« EH TOI ! YOU'RE ALRIGHT? » : ZYDECO ET IDENTITE CREOLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, musique, identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désirs de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le patrimoine culturel", Nîmes, 17-20 février 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultural Studies, de la culture populaire à la culture des peuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les études nord-américaines au Maroc : bilan et perspectives", Mohamédia-Casablanca, Université Ben M'sik, Hassan II, 20 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mohamédia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rage à l'impuissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Contester en chanson : expressions en marge", Poitiers, Université Poitiers, 18-19 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du développement au marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le développement culturel : Un avenir pour les territoires ?", 3e rendez-vous de Géographie culturelle, Ethnologie et Etudes culturelles en Languedoc-Roussillon, Nîmes, 17-18 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhangra, the sound of the Indian Diaspora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'Inde et l'imagination diasporique = India and the Indian Diasporic Imagination", Colloque international, université Paul valéry - Montpellier III, 1-4 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhangra and American-Indian identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Internationale pour l'Etude de la Musique Populaire (IASPM), Glasgow, septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labor Day&amp;quot; au Royaume du &amp;quot;Zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L’Amérique en Fêtes : enjeux et pratiques aux États-Unis et au Canada (1945-2005)" = "America Celebrates : Issues and Practices in the US and Canada (1945-2005)",colloque international, Maison de la Recherche de Paris IV, 20-21 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance through music ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le travail de la résistance", colloque du CLAN, Université de Bordeaux III, 23-25 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074240v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03072050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et l'accès à l'information</w:t>
               </w:r>
@@ -12478,50 +12478,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rock and Love</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Duffett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rock Music Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5 (1), s.p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Love and Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12530,139 +12612,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Popular Romance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, s.p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054947v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03054949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic Popular Music in the USA</w:t>
               </w:r>
@@ -13154,191 +13154,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'occidentalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'occidentalisme : une brève histoire de la guerre contre l'occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 160 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évangile perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évangile perdu : la véritable histoire de l'Évangile de Judas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rosson</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03076757v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03076756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ethique du souvenir</w:t>
               </w:r>
@@ -13740,51 +13740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E177DFB3"/>
+    <w:nsid w:val="637E847F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13971,51 +13971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6516-3375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050186914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/patti-smith.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.10648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Dorzhieva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zharnikova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Raimond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourtina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Conrath" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernier-Boissard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stricof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cj7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.12525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_cjes.2015.v23.49360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176147v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074628v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072050v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176193v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176190v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duffett" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388825v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vach&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Causeur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Tessier du Cros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Systermans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Williams" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bailie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6516-3375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050186914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/patti-smith.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.10648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Dorzhieva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zharnikova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Raimond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourtina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Conrath" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernier-Boissard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stricof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cj7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.12525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_cjes.2015.v23.49360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176147v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076048v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074840v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072503v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074628v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176193v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176190v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duffett" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388825v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vach&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Causeur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Tessier du Cros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076756v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Systermans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Williams" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bailie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>