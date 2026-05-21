--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -917,190 +917,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoine et désir d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 286 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture et Patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 638 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051025v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03051117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et valorisation des territoires</w:t>
               </w:r>
@@ -1800,2147 +1800,2147 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'IDENTITÉ CRÉOLE DANS LE ZYDECO LOUISIANAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités Imaginées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New perspectives in intercultural communication: beyond the national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. S. Dorzhieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Zharnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buryat State University Publishing Department. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development Issues and Prospect of Russian and Foreign Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Zharnikova</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                <w:t xml:space="preserve">hal-04389803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'IDENTITÉ CRÉOLE DANS LE ZYDECO LOUISIANAIS</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.728-729, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.193-194, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepper !&amp;quot;: Aux sources du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Glaunec Jean-Pierre; Dessens Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité: La Louisiane au carrefour des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.319-343, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcool et alcoolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.26-28, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.623-627, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepper ! Aux sources du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’université de Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité : La Louisiane au carrefour des culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.476-477, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques: Tome II - De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.106-107, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outside: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chastagner Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patti Smith: Outside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.9-16, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le rock américain prend la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Demars</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités Imaginées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les Cultures du déplacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcocorridos : L’héritage de la romance au service des drug lords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut International de Sociocritique — Université de Nîmes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmissions textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zappa and Resistance: The Pleasure Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frank Zappa and the And</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Popular, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zappa and Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Carr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frank Zappa and the And</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.167-189, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eh toi ! You’re alright ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeremy Price; Licia Bagini; Marlène Belly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, musique, identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Publibook, pp.183-192, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Bhangra Meets Hip-Hop. Articulating Hybridity on American Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India and the Indian Diasporic Imaginatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULM, 2011, Horizons anglophones. Série PoCoPages, 978-2-8426-9927-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Bhangra Meets Hip-Hop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rita Christian and Judith Misrahi-Barak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India and the Diasporic Imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.385-405, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du développement au marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement culturel et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.107-122, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danser le basculement du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Bouët; Makis Solomos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et globalisation : musicologie, ethnomusicologie : actes du Colloque Musique et globalisation, Université Paul Valéry - Montpellier III, Rirra21, Cerce, octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.139-156, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Paganisme à Nietzsche, se construire dans le métal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camion blanc, pp.1-3, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance through music ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.25-39, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copiez-vous les uns les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etudes des pays anglophones (Montpellier). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands mouvements littéraires anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Houdiard, pp.198-205, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copiez-vous les uns les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais sur l’art : Les Grands mouvements littéraires anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, collection Essais sur l’art, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fête au présent : mutations des fêtes au sein des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 415 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1581 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055274v1</w:t>
-              </w:r>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">hal-04393389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-Listening : l’indifférence du plaisir</w:t>
               </w:r>
@@ -5518,2049 +5518,2049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contemporary “Ethnic” Popular Music : A Challenge to Modernity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1/2015, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les narcocorridos du Movimiento Alterado : une poésie de la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contemporary “Ethnic” Popular Music : A Challenge to Modernity?</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Charanga Cakewalk’: Tejano Music Takes Center Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complutense Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_cjes.2015.v23.49360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charanga Cakewalk&amp;quot;: Tejano Music Takes Center Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complutense Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (Special Issue), pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Will Hermes, New York 73/77</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1/2015, s.p</w:t>
+              <w:t xml:space="preserve">, 2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Mark Duffett (éd.), Popular Music Fandom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (Special Issue), pp.83-96</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte-rendu: De la musique au son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.251-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Will Hermes, New York 73/77</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture rock: Que reste-t-il de nos amours rock ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 / 2014, pp.122-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">YouPlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, s.p</w:t>
+              <w:t xml:space="preserve">, 2012, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Mark Duffett (éd.), Popular Music Fandom</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la piste du zydeco le week-end du Labor Day: La Louisiane danse sur les cultures créoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 308, pp.27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hate Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, s.p</w:t>
+              <w:t xml:space="preserve">, 2012, 2, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 / 2014, pp.122-129</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la piste du zydeco : le week-end du Labor Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.251-252</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rock, au-delà du savant et du populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">YouPlay</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;The Cambridge Companion to The Beatles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;The story of the science-fiction magazines from 1950 to 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;Singing for Themselves. Essays on Women in Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Calls the Tune? When Businessmen Make Music Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1</w:t>
+              <w:t xml:space="preserve">, 2010, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 308, pp.27-35</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensement : &amp;quot;The art of British rock : 50 years of rock posters, flyers, and handbills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hate Music</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who calls the tune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, s.p</w:t>
+              <w:t xml:space="preserve">, 2010, 2, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York, Weegee the Famous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 308</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104 (juin), pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, 16 p</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi internet: l'industrie du disque américaine à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104 (juin), pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recensement : &amp;quot;The Cambridge Companion to The Beatles</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redire l'Apocalypse : 666 d'Aphrodite's Child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.173-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebels on the Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+              <w:t xml:space="preserve">, 2002, pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Parents' Music Resource Center: from information to censorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popular Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.3</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176147v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Middle Class Hero Is Something To Be? Quelques pistes rock pour la lecture de The Buddha of Suburbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue de la société d'études anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rock, entre la marge et la masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 p</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendances contradictoires dans le rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 p</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rock : survivance rituelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390390v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04390385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7572,3973 +7572,3973 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Neither Washington nor Moscow”, le rock comme contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival « L’Histoire à venir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vaqueros siempre ! When Chicanx and African-Americans reclaim country music »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventions auprès des classes de première, terminale et classe préparatoire ECG1 et ECG2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée-Internat d’Excellence Frédérique Combes / Lycée Joffre., Jan 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rolling Stones and Brian Jones, film de Nick Broomfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Les écrans britanniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiques contestataires, un phénomène universel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival « L’Histoire à venir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cowboys et vaqueros : esthétique rancho dans les corridos et le rap contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Poésie Contemporaine Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modesta Suarez, Laboratoire Framespa, Université Toulouse Jean-Jaurès, Feb 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Palm, film de Sam Gabarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Les écrans britanniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Modesta Suarez, Laboratoire Framespa, Université Toulouse Jean-Jaurès, Feb 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiques de Black Lives Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Émancipons les savoirs », en partenariat avec le Rectorat de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emma (Etudes Montpelliéraines du Monde Anglophone), Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cinéma Le Sémaphore, Mar 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Alright’, de Kendrick Lamar : des protest songs aux songs of healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Black Lives Matter, Formes politiques et artistiques de l’antiracisme aux États-Unis et en Grande-Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA (Etudes Montpelliéraines du Monde Anglophone), Feb 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, May 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de protestation sociale dans les corridos urbanos contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire en ligne International Association for the Study of Popular Music, branche francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lycée-Internat d’Excellence Frédérique Combes / Lycée Joffre., Jan 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bowie, l’homme qui venait du Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études David Bowie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, Jun 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du 45 tours à YouTube : l’adolescence en singles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes brèves et adolescences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emma (Etudes Montpelliéraines du Monde Anglophone), Apr 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de protestation en 1968. Regards croisés, Grande-Bretagne / US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EMMA (Etudes Montpelliéraines du Monde Anglophone), Feb 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock: Le projet utopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Utopies culturelles contemporaines", 7èmes Rendez-vous de géographie culturelle, ethnologie et études culturelles en Languedoc-Roussillon, Université de Nîmes, 16-17 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nîmes, France. 234 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rock &amp;quot;apocalyptique&amp;quot; de Godspeed You! Black Emperor: retour sur une terminologie ambiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Formes apocalyptiques du pouvoir et programmes apocalyptiques", lab. EMMA, Université Paul-Valéry, Montpellier, 12-14 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry, Feb 2020, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité créole dans le zydeco louisianais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Pourquoi les identités ? Intérêts et limites d’une notion controversée", Université Paul-Valéry, Université de Nîmes, 21-22 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’origine d’un vaste mouvement de contestation : les Etats-Unis des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les Mai 68", Université de Tours, Tours, 17 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau, Feb 2019, Pau, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silver Apples. Another sound of protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium "The Revolution: 1968 and the Politics of the Arts in the United States", Université Jean-Jaurès, Université Paul-Valéry, Toulouse, 21-22 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nîmes, France. 234 p</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel français pour les Créoles de couleur louisianais ? Le cas du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2eme colloque Langues et Territoires, Université de Tbilissi, 30 août-5 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tbilissi, Géorgie. pp.103-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage de la Beat Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans le cadre de l'exposition "Rock Psyché", Médiathèque Odyssud, Blagnac, 10 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Happy Bodies: Staging Happiness in Pharrell Williams’s “Happy” and Other Recent US Music Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Staging American Bodies, Université de Sophia-Antipolis, Nice, 17-18 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching the intercultural theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de Semey, Kazakhstan (titre en russe et en kazakh)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan. pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The display of happiness in Kazakh tributes of &amp;quot;24 Hours of Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Modern Research in the Sphere of Humanitarian Sciences and Innovative Technologies, Kazakh Humanitarian Law Innovative University, Semey, 27 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tbilissi, Géorgie. pp.103-123</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet utopique: Rock et contre-culture, USA 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Musique, contestations, contre-cultures, La Philharmonie, Paris, 15 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child abuse, yeah&amp;quot;: Sinéad O'Connor, une voix contre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e édition des "Rendez-vous de géographie culturelle, ethnologie et études culturelles en Languedoc-Roussillon", Université de Nîmes, juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nîmes, France. pp.161-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Blagnac, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français du zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Langues et Territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Illia, Sep 2015, Tbillissi, Géorgie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan. pp.27-38</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le rock américain prend la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5emes Rendez-vous de Géographie Culturelle, Ethnologie et Etudes Culturelles en Languedoc-Roussillon, Cultures du déplacement, Nîmes, 14-16 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les narcocorridos du Movimiento Alterado : une poésie de la rue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e séminaire Poésie on Poésie, Université Toulouse Jean-Jaurès, décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcocorridos: L'héritage de la romance au service des drug lords ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Transmissions Textuelles", Groupe de Recherche et d'Etudes Sociocritiques de Nîmes, Université de Nîmes, 29-31 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.307-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iggy Pop, le marketing de la rébellion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Survivance des icônes. Usage et recyclage des figures et emblèmes culturels (XXe-XXIe s.), Université Paris-Dauphine, ENS, Paris, 4-5 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Illia, Sep 2015, Tbillissi, Géorgie</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anarchie et Hate Music : les sons du National-Anarchisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Amérique(s) anarchiste(s). Expressions libertaires du XIXe au XXIe siècle", Université Paul Valéry Montpellier 3, Montpellier, 10 et 11 octobre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. pp.475-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France. pp.475-492</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sounds of Black Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'Institut des Amériques, Amériques Noires, Université Toulouse Jean-Jaurès, 15-17 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rock, de la contre-culture aux interstices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Pratiques plastiques contemporaines et contre-culture", Université Paul-Valéry, Montpellier, 6-8 novembre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.109-120</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the back door to center stage : the music of the Tejanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staging American Sounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Complutense, May 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la contre-culture américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, département de sciences-politiques, université de Poitiers, 7 février 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.307-323</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the back door to center stage : the music of the Tejanos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Staging American Sounds", Université Complutense, Madrid, 9-10 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicano rock: acculturation - transculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Pour une histoire sociale du rock", Université de Lille, 13-15 juin 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Complutense, May 2013, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire musical de la contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'imaginaire musical de la contre-culture", Strasbourg, Université de Strasbourg, 2 février 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon du livre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du livre de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalifier la rebel attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Requalifier la rebel attitude", Université de Lyon 2, Lyon, 19 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauts-lieux et bas-lieux de la contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Hauts-lieux et bas-lieux de la contre-culture", Nancy, Université de Nancy, 8 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francofolies de la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofolies de la Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charnière 67-68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La charnière 67-68", Nancy, Centre Culturel André Malraux, 9 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon du livre de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du livre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire sociale du rock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique de la mobilité et contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures du déplacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La contre-culture américaine des années soixante", Université de Versailles-St-Quentin en Yvelines, 9 décembre 2011 et Montpellier, 27 janvier 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who's bad ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who's bad ? : Le rock, un faux rebelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watchdogging the popular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Authenticity and legitimacy in Anglo-American popular music", Université de Poitiers, Poitiers, 3-5 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« EH TOI ! YOU'RE ALRIGHT? » : ZYDECO ET IDENTITE CREOLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, musique, identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désirs de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le patrimoine culturel", Nîmes, 17-20 février 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhangra, the sound of the Indian Diaspora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'Inde et l'imagination diasporique = India and the Indian Diasporic Imagination", Colloque international, université Paul valéry - Montpellier III, 1-4 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rage à l'impuissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Contester en chanson : expressions en marge", Poitiers, Université Poitiers, 18-19 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du développement au marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le développement culturel : Un avenir pour les territoires ?", 3e rendez-vous de Géographie culturelle, Ethnologie et Etudes culturelles en Languedoc-Roussillon, Nîmes, 17-18 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultural Studies, de la culture populaire à la culture des peuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les études nord-américaines au Maroc : bilan et perspectives", Mohamédia-Casablanca, Université Ben M'sik, Hassan II, 20 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mohamédia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhangra and American-Indian identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Internationale pour l'Etude de la Musique Populaire (IASPM), Glasgow, septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance through music ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le travail de la résistance", colloque du CLAN, Université de Bordeaux III, 23-25 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labor Day&amp;quot; au Royaume du &amp;quot;Zydeco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L’Amérique en Fêtes : enjeux et pratiques aux États-Unis et au Canada (1945-2005)" = "America Celebrates : Issues and Practices in the US and Canada (1945-2005)",colloque international, Maison de la Recherche de Paris IV, 20-21 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072050v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et l'accès à l'information</w:t>
               </w:r>
@@ -12478,50 +12478,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Love and Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Duffett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Popular Romance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, s.p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rock and Love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Duffett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12530,139 +12612,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Music Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 (1), s.p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054949v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03054947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic Popular Music in the USA</w:t>
               </w:r>
@@ -13740,51 +13740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="637E847F"/>
+    <w:nsid w:val="BABB71FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13971,51 +13971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6516-3375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050186914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/patti-smith.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.10648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Dorzhieva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zharnikova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Raimond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourtina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Conrath" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernier-Boissard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stricof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cj7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.12525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_cjes.2015.v23.49360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176147v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076048v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074840v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072503v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074628v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176193v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176190v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duffett" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388825v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vach&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Causeur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Tessier du Cros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076756v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Systermans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Williams" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bailie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chastagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6516-3375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050186914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/patti-smith.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.10648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Dorzhieva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zharnikova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Raimond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourtina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Conrath" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernier-Boissard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stricof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cj7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04825123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.12525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_cjes.2015.v23.49360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176147v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074628v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072050v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176193v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176190v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duffett" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388825v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vach&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Causeur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Tessier du Cros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076756v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Systermans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Williams" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bailie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>