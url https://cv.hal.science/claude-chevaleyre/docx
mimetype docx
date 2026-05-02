--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -607,291 +607,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work Semantics. In Search of an Alternative Conceptual Matrix for Labour and Social Historians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Calanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliane Schiel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goossaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Österreichische Zeitschrift für Geschichtswissenschaften/Austrian Journal of Historical Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.5-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04265954v1</w:t>
+                <w:t xml:space="preserve">hal-04350697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status, Power, and Punishments: “Household Workers” in Late Imperial China</w:t>
+                <w:t xml:space="preserve">Work Semantics. In Search of an Alternative Conceptual Matrix for Labour and Social Historians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Schiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002085902200089X⟩</w:t>
+              <w:t xml:space="preserve">Österreichische Zeitschrift für Geschichtswissenschaften/Austrian Journal of Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Work Semantics / Semantiken der Arbeit, 34 (2), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25365/oezg-2023-34-2-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03941624v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04265954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status, Power, and Punishments: “Household Workers” in Late Imperial China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Goossaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Chinoises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002085902200089X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350697v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insiders by Analogy: Slaves in the Great Ming Code</w:t>
               </w:r>
@@ -1251,212 +1251,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-Propos (dossier sur le droit chinois)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Katz, Divine Justice. Religion and the Development of Chinese Legal Culture, Routledge, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Chinoises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28, pp.13-17</w:t>
+              <w:t xml:space="preserve">The China Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.212-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263548v1</w:t>
+                <w:t xml:space="preserve">hal-02263621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Katz, Divine Justice. Religion and the Development of Chinese Legal Culture, Routledge, 2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-Propos (dossier sur le droit chinois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The China Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.212-224</w:t>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02263621v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1861,298 +1861,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des hommes sans honneur et sans nom. La Chine ancienne, des Royaumes combattants à l’Empire des Han, du Ve siècle au IIe siècle avant notre ère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Trafficking in Late Imperial China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paulin Ismard. </w:t>
+              <w:t xml:space="preserve">Richard B. Allen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-59, 2021, 978-2-02-138886-2</w:t>
+              <w:t xml:space="preserve">Slavery and Bonded Labor in Asia, 1250–1900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Brill, pp.150-177, 2021, Studies in Global Slavery, 978-90-04-46965-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353881v1</w:t>
+                <w:t xml:space="preserve">hal-03374793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une révolte d’esclaves ou de tenanciers ? Huizhou, XVIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des hommes sans honneur et sans nom. La Chine ancienne, des Royaumes combattants à l’Empire des Han, du Ve siècle au IIe siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.191-198, 2021, 978-2-02-138886-2</w:t>
+              <w:t xml:space="preserve">, pp.53-59, 2021, 978-2-02-138886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353867v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Shanghai à Pékin : histoire d’une abolition oubliée. Chine, 1905‑1910</w:t>
+                <w:t xml:space="preserve">Une révolte d’esclaves ou de tenanciers ? Huizhou, XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.347-353, 2021, 978-2-02-138886-2</w:t>
+              <w:t xml:space="preserve">, pp.191-198, 2021, 978-2-02-138886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353870v1</w:t>
+                <w:t xml:space="preserve">hal-03353867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esclavage volontaire</w:t>
               </w:r>
@@ -2165,51 +2152,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.513-524, 2021, 978-2-02-138886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2218,199 +2205,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captifs et nomades de la steppe. Asie centrale, XVIIIe-XIXe siècles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Shanghai à Pékin : histoire d’une abolition oubliée. Chine, 1905‑1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.295-301, 2021, 978-2-02-138886-2</w:t>
+              <w:t xml:space="preserve">, pp.347-353, 2021, 978-2-02-138886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353877v1</w:t>
+                <w:t xml:space="preserve">hal-03353870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Trafficking in Late Imperial China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Captifs et nomades de la steppe. Asie centrale, XVIIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Smolarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Richard B. Allen. </w:t>
+              <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slavery and Bonded Labor in Asia, 1250–1900</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Brill, pp.150-177, 2021, Studies in Global Slavery, 978-90-04-46965-5</w:t>
+              <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295-301, 2021, 978-2-02-138886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374793v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Abolition of Slavery and the Status of Slaves in Late Imperial China</w:t>
               </w:r>
@@ -3280,151 +3280,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">禁革買賣人口摺 (Jinge maimai renkou zhe – Mémoire sur l’abolition du commerce des personnes)</w:t>
+                <w:t xml:space="preserve">身契 (Shenqi – Contrat [de vente] de personne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493761v1</w:t>
+                <w:t xml:space="preserve">hal-05493769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">身契 (Shenqi – Contrat [de vente] de personne)</w:t>
+                <w:t xml:space="preserve">禁革買賣人口摺 (Jinge maimai renkou zhe – Mémoire sur l’abolition du commerce des personnes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493769v1</w:t>
+                <w:t xml:space="preserve">hal-05493761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lü bi qinshu: Da Ming lü zhong de nubi “律比亲属”《大明律》中的奴婢</w:t>
               </w:r>
@@ -4066,51 +4066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbooks and Anthologies for Officials in Imperial China: A Descriptive and Critical Bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,74 +4216,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Schiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Österreichische Zeitschrift für Geschichtswissenschaften/Austrian Journal of Historical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (2), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25365/oezg-2023-34-2-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365008v1</w:t>
@@ -4384,51 +4384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE94E955"/>
+    <w:nsid w:val="14DE29E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4615,51 +4615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chevaleyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5770-0567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165863358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevaleyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-01002009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiam Goudarzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.285.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/oezg-2023-34-2-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002085902200089X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2021.2008721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836x-00502003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-1055605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13260-5_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110777246-003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Yates" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-mondes-de-l-esclavage-collectif/9782021388855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Smolarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781349959563#aboutAuthors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-349-95957-0_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://africaworldpressbooks.com/distant-ripples-of-the-british-abolitionist-wave-africa-asia-and-the-americas-edited-by-myriam-cottias-marie-jeanne-rossignol/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/21805?lang=en" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15648432" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Meng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Tingying" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Bao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuanchong Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiang Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nap-Yin Lau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.616.1377" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Will" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gabbiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chevaleyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5770-0567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165863358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevaleyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-01002009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiam Goudarzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.285.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/oezg-2023-34-2-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002085902200089X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2021.2008721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836x-00502003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-1055605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13260-5_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110777246-003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Yates" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-mondes-de-l-esclavage-collectif/9782021388855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Smolarz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781349959563#aboutAuthors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-349-95957-0_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://africaworldpressbooks.com/distant-ripples-of-the-british-abolitionist-wave-africa-asia-and-the-americas-edited-by-myriam-cottias-marie-jeanne-rossignol/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/21805?lang=en" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15648432" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Meng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Tingying" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Bao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuanchong Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiang Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nap-Yin Lau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.616.1377" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Will" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gabbiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>