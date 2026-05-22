--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -607,291 +607,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status, Power, and Punishments: “Household Workers” in Late Imperial China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Goossaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Chinoises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002085902200089X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350697v1</w:t>
+                <w:t xml:space="preserve">halshs-03941624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work Semantics. In Search of an Alternative Conceptual Matrix for Labour and Social Historians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Schiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Österreichische Zeitschrift für Geschichtswissenschaften/Austrian Journal of Historical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Work Semantics / Semantiken der Arbeit, 34 (2), pp.9-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25365/oezg-2023-34-2-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04265954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status, Power, and Punishments: “Household Workers” in Late Imperial China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Calanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goossaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002085902200089X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03941624v1</w:t>
+                <w:t xml:space="preserve">hal-04350697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insiders by Analogy: Slaves in the Great Ming Code</w:t>
               </w:r>
@@ -1251,264 +1251,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Katz, Divine Justice. Religion and the Development of Chinese Legal Culture, Routledge, 2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The China Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.212-224</w:t>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dossier thématique : contribution à l’histoire du droit et des pratiques judiciaires en Chine 28, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263621v1</w:t>
+                <w:t xml:space="preserve">halshs-01801786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-Propos (dossier sur le droit chinois)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Katz, Divine Justice. Religion and the Development of Chinese Legal Culture, Routledge, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Chinoises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28, pp.13-17</w:t>
+              <w:t xml:space="preserve">The China Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.212-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02263548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Avant-Propos (dossier sur le droit chinois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Dossier thématique : contribution à l’histoire du droit et des pratiques judiciaires en Chine 28, pp.13-20</w:t>
+              <w:t xml:space="preserve">, 2009, 28, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01801786v1</w:t>
+                <w:t xml:space="preserve">hal-02263548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rowe, Crimson Rain. Seven Centuries of Violence in a Chinese County, Stanford UP, 2007</w:t>
               </w:r>
@@ -1861,556 +1861,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Trafficking in Late Imperial China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Captifs et nomades de la steppe. Asie centrale, XVIIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Smolarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Richard B. Allen. </w:t>
+              <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slavery and Bonded Labor in Asia, 1250–1900</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Brill, pp.150-177, 2021, Studies in Global Slavery, 978-90-04-46965-5</w:t>
+              <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295-301, 2021, 978-2-02-138886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374793v1</w:t>
+                <w:t xml:space="preserve">hal-03353877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hommes sans honneur et sans nom. La Chine ancienne, des Royaumes combattants à l’Empire des Han, du Ve siècle au IIe siècle avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-59, 2021, 978-2-02-138886-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une révolte d’esclaves ou de tenanciers ? Huizhou, XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-198, 2021, 978-2-02-138886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esclavage volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.513-524, 2021, 978-2-02-138886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Shanghai à Pékin : histoire d’une abolition oubliée. Chine, 1905‑1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulin Ismard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.347-353, 2021, 978-2-02-138886-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captifs et nomades de la steppe. Asie centrale, XVIIIe-XIXe siècles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Trafficking in Late Imperial China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paulin Ismard. </w:t>
+              <w:t xml:space="preserve">Richard B. Allen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes de l'esclavage : Une histoire comparée</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.295-301, 2021, 978-2-02-138886-2</w:t>
+              <w:t xml:space="preserve">Slavery and Bonded Labor in Asia, 1250–1900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Brill, pp.150-177, 2021, Studies in Global Slavery, 978-90-04-46965-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353877v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Abolition of Slavery and the Status of Slaves in Late Imperial China</w:t>
               </w:r>
@@ -3280,151 +3280,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">身契 (Shenqi – Contrat [de vente] de personne)</w:t>
+                <w:t xml:space="preserve">禁革買賣人口摺 (Jinge maimai renkou zhe – Mémoire sur l’abolition du commerce des personnes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493769v1</w:t>
+                <w:t xml:space="preserve">hal-05493761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">禁革買賣人口摺 (Jinge maimai renkou zhe – Mémoire sur l’abolition du commerce des personnes)</w:t>
+                <w:t xml:space="preserve">身契 (Shenqi – Contrat [de vente] de personne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493761v1</w:t>
+                <w:t xml:space="preserve">hal-05493769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lü bi qinshu: Da Ming lü zhong de nubi “律比亲属”《大明律》中的奴婢</w:t>
               </w:r>
@@ -4066,51 +4066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbooks and Anthologies for Officials in Imperial China: A Descriptive and Critical Bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,74 +4216,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Schiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Österreichische Zeitschrift für Geschichtswissenschaften/Austrian Journal of Historical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (2), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25365/oezg-2023-34-2-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365008v1</w:t>
@@ -4384,51 +4384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14DE29E7"/>
+    <w:nsid w:val="0A2355C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4615,51 +4615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chevaleyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5770-0567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165863358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevaleyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-01002009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiam Goudarzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.285.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/oezg-2023-34-2-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002085902200089X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2021.2008721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836x-00502003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-1055605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13260-5_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110777246-003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Yates" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-mondes-de-l-esclavage-collectif/9782021388855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Smolarz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781349959563#aboutAuthors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-349-95957-0_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://africaworldpressbooks.com/distant-ripples-of-the-british-abolitionist-wave-africa-asia-and-the-americas-edited-by-myriam-cottias-marie-jeanne-rossignol/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/21805?lang=en" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15648432" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Meng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Tingying" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Bao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuanchong Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiang Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nap-Yin Lau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.616.1377" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Will" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gabbiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-chevaleyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5770-0567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165863358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevaleyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-01002009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiam Goudarzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.285.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002085902200089X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/oezg-2023-34-2-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2021.2008721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836x-00502003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-1055605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13260-5_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110777246-003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Smolarz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-mondes-de-l-esclavage-collectif/9782021388855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Yates" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781349959563#aboutAuthors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-349-95957-0_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://africaworldpressbooks.com/distant-ripples-of-the-british-abolitionist-wave-africa-asia-and-the-americas-edited-by-myriam-cottias-marie-jeanne-rossignol/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/21805?lang=en" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15648432" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Meng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Tingying" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Bao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuanchong Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiang Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nap-Yin Lau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anna.616.1377" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Will" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gabbiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>