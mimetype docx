--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -736,724 +736,736 @@
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.126--145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excursion du GFEJ 2017 dans les Charentes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 144, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of sea level, tectonics and climate events during the uppermost Oxfordian (Planula zone) on the Iberian ramp (northeast Spain)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feature and duration of metre-scale sequences in a storm-dominated carbonate ramp setting (Kimmeridgian, northeastern Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Badenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. E. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Boussaha</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.014⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 312, pp.94--108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415717v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature and duration of metre-scale sequences in a storm-dominated carbonate ramp setting (Kimmeridgian, northeastern Spain)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Timing of sea level, tectonics and climate events during the uppermost Oxfordian (Planula zone) on the Iberian ramp (northeast Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bertholon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 412, pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350697v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated stratigraphy of the Lower and Middle Cenomanian in a Tethyan section (Blieux, southeast France) and correlations with Boreal basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.170-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological succession evidence in an Upper Jurassic coral reef system (Izwarn section, High Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (6), pp.555-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geobios.2012.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow-water marl-limestone alternations in the Late Jurassic of western France: Cycles, storm event deposits or both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1472,1247 +1484,1235 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 271-272, pp.28-43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purbeck beds (Late Jurassic) in the Phare de Chassiron section (Île d'Oléron, NW Aquitaine Basin, France): refined age-assignment and long-term depositional sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Jan Du Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (5), pp.485-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geobios.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-and oxygen-isotope records of palaeoenvironmental and carbonate production changes in shallow-marine carbonates (Kimmeridgian, Swiss Jura)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Strasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 148 (1), pp.133-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0016756810000518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Orbitally forced climate and sea-level changes in the Paleoceanic Tethyan domain (marl-limestone alternations, Lower Kimmeridgian, SE France) &amp;quot; by S. Boulila, M. de Rafelis, L. A. Hinnov, S. Gardin, B. Galbrun, P.-Y. Collin [Palaeogeography Palaeoclimatology Palaeoecology 292 (2010) 57-70]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 306 (3-4), pp.249-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial carbonates and corals on the marginal French Jura platform (Late Oxfordian, Molinges section)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (3), pp.469-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10347-010-0246-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and eustatic control on a mixed siliciclastic-carbonate platform during the Late Oxfordian-Kimmeridgian (La Rochelle platform, western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courtinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 223 (3-4), pp.334-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00649491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tethyan-to-boreal correlation in the Kimmeridgian using high-resolution sequence stratigraphy (Vocontian Basin, Swiss Jura, Boulonnais, Dorset)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rameil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int J Earth Sci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 96, pp.567-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00531-006-0117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tethyan-to-boreal correlation in the Kimmeridgian using high-resolution sequence stratigraphy (Vocontian Basin, Swiss Jura, Boulonnais, Dorset)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rameil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int J Earth Sci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 96, pp.567-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00531-006-0117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facies, cycles, and controls on the evolution of a keep-up carbonate platform (Kimmeridgian, Swiss Jura)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Strasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52, pp.1207-1227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3091.2005.00736.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depositional sequences in the Kimmeridgian of the Vocontian Basin (France) controlled by carbonate export from shallow-water platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Strasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.675-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geobios.2003.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution morphologique des profils de dépôts dans le Sinémurien de la marge cévenole (région de Lodève)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Merzeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 329 (11), pp.779-786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)88632-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2722,328 +2722,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene microbialites from Lake Sevan (Armenia): sedimentary and geochemical archives of paleoenvironmental fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Carmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suqiasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taron Grigoryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ara Avagyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chéima Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Cromartie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAL IPA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring biosignatures Associated with the Microbialites of Lake Sevan, Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,212 +3071,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAC-MAC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chéima Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Cromartie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of Morphological Complexity in Modern Freshwater Microbialites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,1521 +3284,1521 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilit Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Slater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">second Biennial European Astrobiology Conference (BEACON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-level fluctuations and controlling factors of a mixed carbonate-siliciclastic lake system (Sevan, Armenia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Carmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melitsekyan, Khatchatur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAL IPA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors controlling carbonate mud production and accumulation on Late Jurassic mixed siliciclastic-carbonate ramps of western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Guenser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosignatures and processes of precipitation/accumulation and diagenesis in microbialites of Lake Sevan (Armenia, South Caucasus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Palumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lilit Sahakyan</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyron Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862638v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosignatures and processes of precipitation/accumulation and diagenesis in microbialites of Lake Sevan (Armenia, South Caucasus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Avagyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peyron Odile</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilit Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744651v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robles Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Menot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN WIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Albo-Cenomanian paleogeography of Haute-Provence: a crucial geological record of the South-East France Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and early diagenesis of cold and freshwater terrestrial carbonates (lake Sevan, Armenia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and early diagenesis of cold and freshwater terrestrial carbonates (lake Sevan, Armenia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+                <w:t xml:space="preserve">Lake Sevan: the missing link for climate reconstruction across Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Greifswald, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03436587v1</w:t>
+                <w:t xml:space="preserve">hal-04869276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Sevan: the missing link for climate reconstruction across Eurasia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bouchette</w:t>
+                <w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869276v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past variations of Lake Sevan (Armenia, lesser Caucasus): documenting climate triggers for the Near East and delivering insights for a sustainable management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and oxygen isotopic signals of late Jurassic microbial micrites (Swiss Jura Mountains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Schaaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4808,348 +4808,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacustrine freshwater microbialites: a case study from Lake Sevan (Armenia, lesser Caucasus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuster Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilit Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-Fed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal vs. transverse facies changes and supply-dominated sequences on a tectonics-shaped ramp (Cenomanian, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5159,114 +5159,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédimentologie, stratigraphie séquentielle et cyclostratigraphie du Kimméridgien du Jura suisse et du Bassin vocontien (France) : relations plate-forme - bassin et facteurs déterminants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stratigraphie. Université de Fribourg, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00876915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5413,51 +5413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sukiasyan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Hambaryan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Grigoryan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2025.102647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Ruffel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.08.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Goetz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussaha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02350697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badenas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertholon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.06.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-597QXNXN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.05.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC819NQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.05.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB5NGP0B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jan Du Ch&#234;ne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3VRDV7R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strasser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000518" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.12.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5915S68J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-010-0246-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J43M646J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtinat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.11.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKJ8HQ89-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rameil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0117-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M5F7X6PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2005.00736.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TXZ3FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Strasser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2003.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4TGS3LM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Merzeraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)88632-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-153P2KV2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Carmelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suqiasyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Slater" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hartz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Slater" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitsekyan, Khatchatur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bosc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martignier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14576" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martignier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuster Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862592v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sukiasyan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Hambaryan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Grigoryan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2025.102647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Ruffel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.08.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXBNVB8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02350697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badenas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Goetz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertholon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussaha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-597QXNXN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.05.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC819NQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.05.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB5NGP0B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jan Du Ch&#234;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.01.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3VRDV7R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strasser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000518" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5915S68J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-010-0246-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J43M646J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtinat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.11.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKJ8HQ89-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rameil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0117-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M5F7X6PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2005.00736.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TXZ3FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Strasser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2003.03.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4TGS3LM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Merzeraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)88632-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-153P2KV2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Carmelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suqiasyan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Slater" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Slater" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitsekyan, Khatchatur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bosc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martignier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862727v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14576" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martignier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuster Mathieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862592v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>