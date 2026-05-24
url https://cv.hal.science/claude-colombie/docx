--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2359,50 +2359,62 @@
               <w:t xml:space="preserve">Int J Earth Sci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 96, pp.567-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00531-006-0117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3576,527 +3588,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosignatures and processes of precipitation/accumulation and diagenesis in microbialites of Lake Sevan (Armenia, South Caucasus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Avagyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peyron Odile</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilit Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744651v1</w:t>
+                <w:t xml:space="preserve">hal-04862638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosignatures and processes of precipitation/accumulation and diagenesis in microbialites of Lake Sevan (Armenia, South Caucasus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Palumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lilit Sahakyan</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyron Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862638v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Albo-Cenomanian paleogeography of Haute-Provence: a crucial geological record of the South-East France Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robles Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Menot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN WIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436814v1</w:t>
+                <w:t xml:space="preserve">hal-03588234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Albo-Cenomanian paleogeography of Haute-Provence: a crucial geological record of the South-East France Basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+                <w:t xml:space="preserve">Robles Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Guillemette Menot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">IRN WIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588234v1</w:t>
+                <w:t xml:space="preserve">hal-03436814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and early diagenesis of cold and freshwater terrestrial carbonates (lake Sevan, Armenia)</w:t>
               </w:r>
@@ -4326,286 +4338,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Sevan: the missing link for climate reconstruction across Eurasia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bouchette</w:t>
+                <w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869276v1</w:t>
+                <w:t xml:space="preserve">hal-03436587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+                <w:t xml:space="preserve">Lake Sevan: the missing link for climate reconstruction across Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Greifswald, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436587v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past variations of Lake Sevan (Armenia, lesser Caucasus): documenting climate triggers for the Near East and delivering insights for a sustainable management</w:t>
               </w:r>
@@ -5413,51 +5425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sukiasyan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Hambaryan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Grigoryan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2025.102647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Ruffel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.08.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXBNVB8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02350697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badenas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Goetz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertholon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussaha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-597QXNXN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.05.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC819NQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.05.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB5NGP0B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jan Du Ch&#234;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.01.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3VRDV7R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strasser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000518" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5915S68J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-010-0246-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J43M646J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtinat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.11.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKJ8HQ89-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rameil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0117-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M5F7X6PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2005.00736.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TXZ3FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Strasser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2003.03.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4TGS3LM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Merzeraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)88632-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-153P2KV2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Carmelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suqiasyan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Slater" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Slater" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitsekyan, Khatchatur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bosc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martignier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862727v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14576" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martignier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuster Mathieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862592v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sukiasyan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Hambaryan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Grigoryan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2025.102647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Ruffel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.08.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXBNVB8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02350697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badenas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Goetz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertholon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussaha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-597QXNXN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.05.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC819NQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.05.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB5NGP0B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jan Du Ch&#234;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.01.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3VRDV7R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strasser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000518" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5915S68J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-010-0246-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J43M646J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtinat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.11.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKJ8HQ89-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rameil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0117-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M5F7X6PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2005.00736.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TXZ3FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Strasser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2003.03.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4TGS3LM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Merzeraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)88632-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-153P2KV2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Carmelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suqiasyan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Slater" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Slater" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitsekyan, Khatchatur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bosc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martignier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862727v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14576" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martignier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuster Mathieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862592v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>