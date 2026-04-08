--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -195,9949 +195,10109 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A form of organisational innovation in agricultural enterprises and its impact on the greening of practices: the case of collective farms</w:t>
+                <w:t xml:space="preserve">Se passer ou pas des néonicotinoïdes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gillerot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 (332), pp.31-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893143v1</w:t>
+                <w:t xml:space="preserve">hal-05573667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do we keep killing crows? Farmers’ attachment to a controversial method in an attempt to protect their crops</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A form of organisational innovation in agricultural enterprises and its impact on the greening of practices: the case of collective farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Baux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103707⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol97-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110567v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forme d'innovation organisationnelle dans les entreprises agricoles et son impact dans l'écologisation des pratiques : le cas des fermes collectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why do we keep killing crows? Farmers’ attachment to a controversial method in an attempt to protect their crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Craplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Chantoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gillerot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prevost</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art05⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.103707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784698v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace social du souci des sols : récit et contre-récit d’agriculteurs vendéens en agriculture de conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transfert ou circulation des connaissance ? Proposition de mise en perspective de notions vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2022006⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/hiz456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649152v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension sociale de l'orientation des pratiques des agriculteurs Autorités, déférences et conflits épistémiques</w:t>
+                <w:t xml:space="preserve">Une forme d'innovation organisationnelle dans les entreprises agricoles et son impact dans l'écologisation des pratiques : le cas des fermes collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036935v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre d'usage des outils d'aide à la décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’espace social du souci des sols : récit et contre-récit d’agriculteurs vendéens en agriculture de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertille Thareau</w:t>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.28594⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.410 - 422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809963v1</w:t>
+                <w:t xml:space="preserve">hal-03649152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social construction of alternatives to pesticide use: A study of biocontrol in Burgundian viticulture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La dimension sociale de l'orientation des pratiques des agriculteurs Autorités, déférences et conflits épistémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Falconnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921287v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions épistémiques dans les écrits d’ingénieurs : le cas d’un Institut technique agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le cadre d'usage des outils d'aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Thareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.216.0189⟩</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.128-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.28594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175015v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité des points de vue et connaissance d'une réalité plurielle. En suivant Jean-Pierre Darré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The social construction of alternatives to pesticide use: A study of biocontrol in Burgundian viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Villemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Falconnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp.74-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2018.4248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/soru.12320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692688v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production and circulation of agricultural knowledge as interrogated by agroecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tensions épistémiques dans les écrits d’ingénieurs : le cas d’un Institut technique agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.039.a⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (4), pp.189-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.216.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850260v1</w:t>
+                <w:t xml:space="preserve">hal-02175015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production et la circulation des connaissances en agriculture interrogées par l’agro-écologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pluralité des points de vue et connaissance d'une réalité plurielle. En suivant Jean-Pierre Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.039.0111⟩</w:t>
+              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2018.4248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819734v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and competition among agricultural advisory service providers. The case of pesticides use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The production and circulation of agricultural knowledge as interrogated by agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Simon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12,2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.039.a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700785v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer par modélisation des stratégies de réduction des usages d’herbicides dans les bassins versants viticoles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La production et la circulation des connaissances en agriculture interrogées par l’agro-écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137823967929834E12⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.039.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658873v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’abandon du labour interroge les manières d’être agriculteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cooperation and competition among agricultural advisory service providers. The case of pesticides use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Pribetich</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.018.0101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.10 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519159v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mauvais sorts managériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluer par modélisation des stratégies de réduction des usages d’herbicides dans les bassins versants viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nrp.022.0193⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137823967929834E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415268v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir agronomique pour l’action</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’abandon du labour interroge les manières d’être agriculteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017,  18 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.018.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427653v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les pratiques agricoles respectueuses de l’environnement. Quelle posture du sociologue face à l’agronome ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les mauvais sorts managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.022.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528071v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agronomie : une science normale interrogée par la biodynamie ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Savoir agronomique pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maurice Meyer</w:t>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (17), pp.en ligne</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606533v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil carbon, multiple Benefits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saisir les pratiques agricoles respectueuses de l’environnement. Quelle posture du sociologue face à l’agronome ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.119-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01687634v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' Professional Dialogue Networks and Dynamics of Change: The Case of ICP and No-Tillage Adoption in Burgundy (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’agronomie : une science normale interrogée par la biodynamie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lévite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rural Sociology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (17), pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687628v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil carbon, multiple Benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Banwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Noellemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Ballabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp. 33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2014.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02601488v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparer et intégrer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Farmers' Professional Dialogue Networks and Dynamics of Change: The Case of ICP and No-Tillage Adoption in Burgundy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.022.0023⟩</w:t>
+              <w:t xml:space="preserve">Rural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (80), pp.248-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ruso.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687633v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les viticulteurs bourguignons et le respect de l'environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.56-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687632v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Séparer et intégrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp. 23-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.022.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608504v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les viticulteurs bourguignons et le respect de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4068⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (2), pp.319 à 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.552.0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687636v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols dans la tête. Pratiques et conceptions des sols d'agriculteurs vendéens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Pribetich</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (2), pp. 81-95</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687462v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme et réforme organisationnelles des Chambres d'agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moretty</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 337, pp.41-58</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646523v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration du conseil phytosanitaire dans deux communes viticoles bourguignonnes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les sols dans la tête. Pratiques et conceptions des sols d'agriculteurs vendéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp. 81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687460v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de conception et de mise en œuvre du conseil à l’épreuve des controverses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Forme et réforme organisationnelles des Chambres d'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 219, pp.189-191</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 337, pp.41-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687461v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les appellations d'origine contrôlée comme ordre négocié</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La structuration du conseil phytosanitaire dans deux communes viticoles bourguignonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (2), </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (219), pp. 193-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.018.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.219.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687463v1</w:t>
+                <w:t xml:space="preserve">hal-01687460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques négociées et écologisation de l agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pratiques de conception et de mise en œuvre du conseil à l’épreuve des controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1)</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 219, pp.189-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191296v1</w:t>
+                <w:t xml:space="preserve">hal-01687461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndicalisme agricole face à la réforme de la PAC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pratiques négociées et écologisation de l agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 330-331, pp.05-26</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643014v1</w:t>
+                <w:t xml:space="preserve">hal-01191296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chambres d'agriculture françaises face à la marchandisation du conseil aux agriculteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les appellations d'origine contrôlée comme ordre négocié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.018.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642987v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les appellations d origine contrôlée comme ordre négocié</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le syndicalisme agricole face à la réforme de la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Vercherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 330-331, pp.05-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643374v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected predominance of wine grower location over soil trafficability for vine management in southern France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les chambres d'agriculture françaises face à la marchandisation du conseil aux agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mai 2012 (188), pp.30-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930527v1</w:t>
+                <w:t xml:space="preserve">hal-02642987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles formes d'accompagnement des agriculteurs à l'innovation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les appellations d origine contrôlée comme ordre négocié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.018.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643027v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations du conseil face à une nouvelle agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unexpected predominance of wine grower location over soil trafficability for vine management in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2011.0523⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.661-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0052-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191195v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconfiguration de l'espace social du conseil en agriculture : le cas du conseil phytosanitaire en viticulture bourguignonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (5), pp.400-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2011.0505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles formes d'accompagnement des agriculteurs à l'innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 212, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 212, pp.123-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687465v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chambres d agriculture françaises face à la marchandisation du conseil aux agriculteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les transformations du conseil face à une nouvelle agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (5), pp.406-412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2011.0516⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 20 (5), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2011.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136959v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and spatial organisation - assessing the agroecological changes on farms: case study in a banana-growing area of Guadeloupe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelles formes d'accompagnement des agriculteurs à l'innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2011.040216⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.212.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019356v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser le conseil en chambre d’agriculture. Un outil de diagnostic et de réflexion prospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les chambres d agriculture françaises face à la marchandisation du conseil aux agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moretty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FaçSADe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (5), pp.406-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2011.0516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656405v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les OPA et les réformes de la PAC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Social and spatial organisation - assessing the agroecological changes on farms: case study in a banana-growing area of Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.196.0246⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1/2), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2011.040216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687471v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations sociales constituent un capital pour le déploiement des pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Organiser le conseil en chambre d’agriculture. Un outil de diagnostic et de réflexion prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moretty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers itinéraires d'ITV France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17, pp.30</w:t>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653455v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les OPA et les réformes de la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vercherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemery</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 196-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.196.0246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659949v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les relations sociales constituent un capital pour le déploiement des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers itinéraires d'ITV France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riges.284.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01687470v1</w:t>
+                <w:t xml:space="preserve">hal-02653455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse d'un systéme de pratiques sociales et techniques en élevage. Regard sociologique... sur une approche géographique. Commentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.17-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657109v1</w:t>
+                <w:t xml:space="preserve">hal-02659949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d'enquêtes chez des agriculteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pvy4-ky63⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Natures Sciences Sociétés, 16 (2), p. 139 à 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.284.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667279v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en partenariat : entre fiction et friction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'analyse d'un systéme de pratiques sociales et techniques en élevage. Regard sociologique... sur une approche géographique. Commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 15 (1), pp.13-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss:2007019⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 16 (2), pp.139-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss:2008040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222419v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif d'appui aux agriculteurs pour l'élaboration de règles de production d'AOC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d'enquêtes chez des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pvy4-ky63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658960v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif d’appui aux agriculteurs pour l’élaboration de règles de production d’AOC</w:t>
+                <w:t xml:space="preserve">La recherche en partenariat : entre fiction et friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Parguel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.1944⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (1), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss:2007019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687475v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture raisonnée et dynamique de changement en viticulture bourguignonne : connaissance et relations sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un dispositif d'appui aux agriculteurs pour l'élaboration de règles de production d'AOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3, pp.103-121</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 302, pp.10-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678509v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'ingénieurs et identité de l'Institut de l'Élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un dispositif d’appui aux agriculteurs pour l’élaboration de règles de production d’AOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 262 (pp. 76-91), </w:t>
+              <w:t xml:space="preserve">, 2007, Économie rurale, 6 (302), pp.Page 10 à 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecoru.2001.5233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.1944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687479v1</w:t>
+                <w:t xml:space="preserve">hal-01687475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agriculture raisonnée et dynamique de changement en viticulture bourguignonne : connaissance et relations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.103-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'Ingénieurs et identité de l'Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 262, pp.76-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques d'ingénieurs et identité de l'Institut de l'Élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 262 (pp. 76-91), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.2001.5233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the diversity of farmers' pesticide use through professional dialogue network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Le Merlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Seminar on Extension &amp; Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Trás-os-Montes e Alto Douro, Jul 2025, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de changements et développement des pratiques respectueuses de l'environnement en grandes cultures. Etude comparative de trois réseaux d'agriculteurs de Bourgogne [2009]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional dialogue networks and changes in herbicide use among wine grape growers in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second European Conference on Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de réduction des usages d'herbicides à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrieux Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbier Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique de la Vigne et du Vin. Gestion du sol et de l'eau en viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA; Montpellier SupAgro, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic, environmental and social assessment of soil management strategies limiting herbicide application in Mediterranean vineyards, at the catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et systèmes de pensée des agriculteurs: L’actualité de l’approche de Jean-Pierre Darré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens des pratiques et dynamique des collectifs en agriculture. L’actualité des travaux de Jean-Pierre Darré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dijon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical and sociocultural aspects of soil organic matter and soil organic carbon benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benefits of Soil Carbon Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scientific Committee on Problems of the Environment (SCOPE). Paris, FRA., Mar 2013, Ispra, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes&amp;quot; d’autonomie et d’hétéronomie dans le travail. Le cas de l’élevage de zone difficile confronté à l’intensification écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final du programme ANR MOUVE/SYSTERRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire du conseil ou mettre en conformité ? Pratiques et dilemmes des conseillers face aux normes environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Tracer/auditer les denrées alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ivry sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseillers agricoles des chambres d’agriculture : dispositions et conséquences de ces dispositions pour le devenir de ces organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER " Conseil en agriculture : acteurs, marchés, mutations "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin d’un « Yalta du conseil » ? Le cas du conseil phytosanitaire en Bresse bourguignonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER " Conseil en agriculture : acteurs, marchés, mutations "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle structuration des activités des chambres d’agriculture ? L’émergence d’une grille d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER " Conseil en agriculture : acteurs, marchés, mutations "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de changements et développement des pratiques respectueuses de l'environnement en grandes cultures. Étude comparative de trois réseaux d'agriculteurs de Bourgogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le travail organisationnel des Chambres d’agriculture et la concrétisation du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Hellec</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Clermont Ferrand, France. 20 p</w:t>
+              <w:t xml:space="preserve">46. Colloque ASRDLF. Entre projets locaux de développement et globalisation de l'économie : quel équilibre pour les espaces régionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819385v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail organisationnel des Chambres d’agriculture et la concrétisation du développement durable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réflexion sur la place de l'expérience dans trois formations d'ingénieurs pour le développement agricole et territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moretty</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque ASRDLF. Entre projets locaux de développement et globalisation de l'économie : quel équilibre pour les espaces régionaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 14 p</w:t>
+              <w:t xml:space="preserve">1. Colloque international RPDP (Recherches et pratiques en didactique professionnelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dijon, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819246v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur la place de l'expérience dans trois formations d'ingénieurs pour le développement agricole et territorial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamique de changements et développement des pratiques respectueuses de l'environnement en grandes cultures. Étude comparative de trois réseaux d'agriculteurs de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque international RPDP (Recherches et pratiques en didactique professionnelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Dijon, France. 14 p</w:t>
+              <w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont Ferrand, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195291v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d'enquêtes chez des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new role of mediator for extension services : a challenge for the Chambers of Agriculture in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European IFSA Symposium : Empowerment of the rural actors: a renewal of farming systems perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European IFSA Symposium : Empowerment of the rural actors: a renewal of farming systems perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d'enquêtes chez des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtrise de la flore adventice en grandes cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la recherche dans la formation pour les métiers du développement agricole et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Colloque ASRDLF. Territoires et action publique territoriale: nouvelles ressources pour le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in forage practices and technical dialogues among beef cattle farmers in Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th European Grassland Federatio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions of permanent grasslands in forage system of beef cattle farms in Burgundy. Impacts on technical implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Symposium on Permanent and temporary grassland: plant, environment, economy. EGF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès joint du 47. ERSA et du 44. ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint congress ASRDLF 44th Congress / ERSA 47th Congress, Paris/Cergy-Pontoise, August 29th - September 2nd 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of forage practices and technical dialogues among beef cattle farmers in Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Symposium on Permanent and temporary grassland : plant, environment and economy (EGF 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes des réseaux sociaux et dynamiques de changement en viticulture Bourguignone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès joint du 47. ERSA et du 44. ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses et structuration sociale dans l'établissement de produits sous AOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque de l’ASRDLF. Les dynamiques territoriales : débats et enjeux des différentes approches disciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, Chambéry, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la structure du conseil et des réseaux de dialogues professionnels sur les pratiques des viticulteurs en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming the vineyard: voices from the vines (draft)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. European Socity for Rural Sociology Congress A common European contryside ? Change and continuity, diversity and cohesion in the enlarged Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Keszthely, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des changements de pratique des viticulteurs en Bourgogne : influence de la structure du conseil et des réseaux de dialogues entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Inra-Psdr : Territoires et enjeux du développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du &amp;quot;point de vue&amp;quot; ou de la &amp;quot;perspective&amp;quot; dans la compréhension d'une construction sociale de la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Française de Sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tension entre découverte et invention de la réalité dans la perspective constructiviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de pratique en viticulture bourguignonne et interactions sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Agriculture raisonnée et dynamique de changement en viticulture bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760379v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Changements de pratique en viticulture bourguignonne et interactions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
+              <w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687478v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture raisonnée et dynamique de changement en viticulture bourguignonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763464v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards indisciplinés des SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Magrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">les liens qui liberent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 144 p, 2023, Petits Manuels de la Grande Transition, 979-10-209-1155-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards indisciplinés des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Magrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les liens qui libèrent, 144 p., 2022, Petits manuels de la grande transition, 979-10-209-1155-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des changements de pratiques en agriculture : L’apport de l’étude des réseaux de dialogues entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782759230754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae-Educagri. , 979-10-275-0013-0, 252 p., 2015, éditions/Quae éditions, 9782759223824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme et réforme organisationnelles des Chambres d’agriculture. Une lecture à partir des régimes d’action des conseillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie rurale. 337, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.4095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Chambers of Agriculture facing the commercialisation of services to farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseil et développement en agriculture : Quelles nouvelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae Educagri Editions, 264 p., 2009, Sciences en Partage (Quae), 978-2-7592-0316-1 978-2-84444-723-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d’enquêtes chez des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macé Karen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.91-108, 2008, Maîtrise de la flore adventice en grandes cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juste dans la relation de conseil en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoned Agriculture and the Dynamics of Change in Burgundy Vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Agriculture Territoires. Quels partenariats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88 p., 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations et actions des diverses structures de l'INRA avec les organisations du champ du développement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10147,2239 +10307,2239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau régime de savoirs et transformation des autorités épistémiques en agriculture. L’émergence de l’agroécologie dans un contexte de numérisation de l’agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ECOLE DES MINES. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, techniques et agricultures : gouverner pour transformer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 231-236p, 2022, Sciences sociales, 978-2-35671-845-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des sciences humaines et sociales dans les controverses associées à la notion de Service écosystémique (SE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-106, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2016, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une perception multifonctionnelle des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Sols et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600377v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols et agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Construire une perception multifonctionnelle des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607438v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles perceptions avons-nous des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service public ou service marchand ? Les Chambres d'agriculture face à la reconfiguration du conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campagnes contemporaines. Enjeux économiques et sociaux des espaces ruraux français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement par la réglementation - Transformations dans le métier de conseiller agricole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le conseil des coopératives agricoles à l’épreuve de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Villemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès Editions, 2015, 9782366300390</w:t>
+              <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.252, 2015, 978-2-7592-2382-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795927v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil des coopératives agricoles à l’épreuve de l’environnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'environnement par la réglementation - Transformations dans le métier de conseiller agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.252, 2015, 978-2-7592-2382-4</w:t>
+              <w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Editions, 2015, 9782366300390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798797v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche socio-historique de la structuration du conseil agricole au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bektar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.252, 2015, 978-2-7592-2382-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement par la réglementation : transformation dans le métier de conseiller agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Émergence des conseillers privés. De nouvelles interrogations pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae; Educagri Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès Editions, pp.115-131, 2015, 9782366300390</w:t>
+              <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 201-216, 2015, 9782759223824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687631v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence des conseillers privés. De nouvelles interrogations pour la recherche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’environnement par la réglementation : transformation dans le métier de conseiller agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp. 201-216, 2015, 9782759223824</w:t>
+              <w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Editions, pp.115-131, 2015, 9782366300390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687629v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences des agents pour la production de l’action publique au service du développement territorial ? Construire sur l’expérience dans un dispositif de formation-action en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and socio-cultural aspects of soil organic matter and soil organic carbon benefit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formation-action, compétences et développement territorial en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil carbon - Science, management and policy for multiple benefits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2014, 9781780645322</w:t>
+              <w:t xml:space="preserve">Formation et apprentissage collectif territorial (Tome 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editeur L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793661v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation-action, compétences et développement territorial en Argentine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Historical and socio-cultural aspects of soil organic matter and soil organic carbon benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et apprentissage collectif territorial (Tome 1)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t>
+              <w:t xml:space="preserve">Soil carbon - Science, management and policy for multiple benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 9781780645322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195362v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical and Sociocultural Aspects of Soil Organic Matter and Soil Organic Carbon Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil carbon - Science, management and policy for multiple benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 169-178, 2014, 9781780645322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sciences en Partage (Quae), 978-2-84444-854-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la protection des cultures : innovation et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri Editions, pp. 101 à 128, 2011, 979-10-275-098-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles pratiques de développement : une exploration à poursuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil et développement en agriculture : quelles nouvelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae; Educagri, 2009, Conseil et développement en agriculture : quelles nouvelles pratiques ?, 978-2-7592-0316-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations aux métiers du développement agricole et territorial : quelles compétences développer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil et développement en agriculture. Quelles nouvelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae; Educagri Editions, 2009, Sciences en Partage, 978-2-84444-723-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12389,147 +12549,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre Inra de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12539,375 +12699,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 780 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des prairies permanentes dans les élevages allaitants de Bourgogne, projet de recherche PSDR Bourgogne. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12975,51 +13135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F93E0B"/>
+    <w:nsid w:val="12F94CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13206,51 +13366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-compagnone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099072459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art03-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Craplet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chantoufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103707" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art05" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03809963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28594" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Villemaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02175015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.01.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;vite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Milne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Banwart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Noellemeyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2014.11.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7H9TLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.552.0319" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sigwalt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pribetich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.219.0193" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0052-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0523" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gole" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0505" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2011.040216" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.284.0069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mac&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvy4-ky63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parguel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1944" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2001.5233" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195291v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mac&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819320v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761274v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180531v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/120/9782759230754/sociologie-des-changements-de-pratiques-en-agriculture" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687472v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; Karen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687477v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evrard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/content/download/15205/261058/version/1/file/rapport-parten02.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600377v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427646v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798797v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793868v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bektar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793661v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195362v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687469v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-compagnone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099072459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art03-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Craplet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chantoufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/hiz456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03809963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28594" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Villemaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02175015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0189" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0193" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;vite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Milne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Banwart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Noellemeyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2014.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7H9TLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.552.0319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sigwalt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pribetich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.219.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0052-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gole" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0505" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0123" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2011.040216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.284.0069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mac&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvy4-ky63" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parguel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1944" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2001.5233" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mac&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/120/9782759230754/sociologie-des-changements-de-pratiques-en-agriculture" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; Karen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/content/download/15205/261058/version/1/file/rapport-parten02.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600377v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427646v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bektar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793661v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>