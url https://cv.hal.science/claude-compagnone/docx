--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1801,299 +1801,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mauvais sorts managériaux</w:t>
+                <w:t xml:space="preserve">Saisir les pratiques agricoles respectueuses de l’environnement. Quelle posture du sociologue face à l’agronome ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.119-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415268v1</w:t>
+                <w:t xml:space="preserve">hal-01528071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir agronomique pour l’action</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mauvais sorts managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.022.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427653v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les pratiques agricoles respectueuses de l’environnement. Quelle posture du sociologue face à l’agronome ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Savoir agronomique pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 96, pp.119-136</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528071v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agronomie : une science normale interrogée par la biodynamie ?</w:t>
               </w:r>
@@ -2729,321 +2729,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols dans la tête. Pratiques et conceptions des sols d'agriculteurs vendéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+                <w:t xml:space="preserve">A Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp. 81-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608504v1</w:t>
+                <w:t xml:space="preserve">hal-01687462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 337, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols dans la tête. Pratiques et conceptions des sols d'agriculteurs vendéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Pribetich</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (2), pp. 81-95</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687462v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme et réforme organisationnelles des Chambres d'agriculture</w:t>
               </w:r>
@@ -4533,308 +4533,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les OPA et les réformes de la PAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vercherand</w:t>
+                <w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.17-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687471v1</w:t>
+                <w:t xml:space="preserve">hal-02659949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations sociales constituent un capital pour le déploiement des pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les OPA et les réformes de la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vercherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers itinéraires d'ITV France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 196-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.196.0246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653455v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t>
+                <w:t xml:space="preserve">Les relations sociales constituent un capital pour le déploiement des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (2), pp.17-29</w:t>
+              <w:t xml:space="preserve">Cahiers itinéraires d'ITV France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659949v1</w:t>
+                <w:t xml:space="preserve">hal-02653455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire</w:t>
               </w:r>
@@ -6026,273 +6026,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic, environmental and social assessment of soil management strategies limiting herbicide application in Mediterranean vineyards, at the catchment scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connaissances et systèmes de pensée des agriculteurs: L’actualité de l’approche de Jean-Pierre Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Delpuech</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
+              <w:t xml:space="preserve">Sens des pratiques et dynamique des collectifs en agriculture. L’actualité des travaux de Jean-Pierre Darré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dijon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512105v1</w:t>
+                <w:t xml:space="preserve">hal-02793633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances et systèmes de pensée des agriculteurs: L’actualité de l’approche de Jean-Pierre Darré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agronomic, environmental and social assessment of soil management strategies limiting herbicide application in Mediterranean vineyards, at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens des pratiques et dynamique des collectifs en agriculture. L’actualité des travaux de Jean-Pierre Darré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dijon, France. 10 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793633v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical and sociocultural aspects of soil organic matter and soil organic carbon benefits</w:t>
               </w:r>
@@ -6613,243 +6613,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conseillers agricoles des chambres d’agriculture : dispositions et conséquences de ces dispositions pour le devenir de ces organisations</w:t>
+                <w:t xml:space="preserve">La fin d’un « Yalta du conseil » ? Le cas du conseil phytosanitaire en Bresse bourguignonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Kockmann</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER " Conseil en agriculture : acteurs, marchés, mutations "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757351v1</w:t>
+                <w:t xml:space="preserve">hal-02758386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin d’un « Yalta du conseil » ? Le cas du conseil phytosanitaire en Bresse bourguignonne</w:t>
+                <w:t xml:space="preserve">Les conseillers agricoles des chambres d’agriculture : dispositions et conséquences de ces dispositions pour le devenir de ces organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Simon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER " Conseil en agriculture : acteurs, marchés, mutations "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758386v1</w:t>
+                <w:t xml:space="preserve">hal-02757351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle structuration des activités des chambres d’agriculture ? L’émergence d’une grille d’analyse</w:t>
               </w:r>
@@ -6950,338 +6950,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail organisationnel des Chambres d’agriculture et la concrétisation du développement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de changements et développement des pratiques respectueuses de l'environnement en grandes cultures. Étude comparative de trois réseaux d'agriculteurs de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moretty</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque ASRDLF. Entre projets locaux de développement et globalisation de l'économie : quel équilibre pour les espaces régionaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 14 p</w:t>
+              <w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont Ferrand, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819246v1</w:t>
+                <w:t xml:space="preserve">hal-02819385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur la place de l'expérience dans trois formations d'ingénieurs pour le développement agricole et territorial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+                <w:t xml:space="preserve">Le travail organisationnel des Chambres d’agriculture et la concrétisation du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque international RPDP (Recherches et pratiques en didactique professionnelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Dijon, France. 14 p</w:t>
+              <w:t xml:space="preserve">46. Colloque ASRDLF. Entre projets locaux de développement et globalisation de l'économie : quel équilibre pour les espaces régionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195291v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de changements et développement des pratiques respectueuses de l'environnement en grandes cultures. Étude comparative de trois réseaux d'agriculteurs de Bourgogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexion sur la place de l'expérience dans trois formations d'ingénieurs pour le développement agricole et territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Hellec</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Clermont Ferrand, France. 20 p</w:t>
+              <w:t xml:space="preserve">1. Colloque international RPDP (Recherches et pratiques en didactique professionnelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dijon, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819385v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d'enquêtes chez des agriculteurs</w:t>
               </w:r>
@@ -7707,103 +7707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la recherche dans la formation pour les métiers du développement agricole et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Colloque ASRDLF. Territoires et action publique territoriale: nouvelles ressources pour le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7904,230 +7904,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functions of permanent grasslands in forage system of beef cattle farms in Burgundy. Impacts on technical implementations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium on Permanent and temporary grassland: plant, environment, economy. EGF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès joint du 47. ERSA et du 44. ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195186v1</w:t>
+                <w:t xml:space="preserve">hal-02819290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functions of permanent grasslands in forage system of beef cattle farms in Burgundy. Impacts on technical implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houdart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonin</w:t>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès joint du 47. ERSA et du 44. ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France. 13 p</w:t>
+              <w:t xml:space="preserve">14. Symposium on Permanent and temporary grassland: plant, environment, economy. EGF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819290v1</w:t>
+                <w:t xml:space="preserve">hal-01195186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe.</w:t>
               </w:r>
@@ -8832,273 +8832,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture raisonnée et dynamique de changement en viticulture bourguignonne</w:t>
+                <w:t xml:space="preserve">Changements de pratique en viticulture bourguignonne et interactions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763464v1</w:t>
+                <w:t xml:space="preserve">hal-02760379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de pratique en viticulture bourguignonne et interactions sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760379v1</w:t>
+                <w:t xml:space="preserve">hal-01687478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture raisonnée et dynamique de changement en viticulture bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687478v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9155,51 +9155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Magrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9282,51 +9282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Magrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae-Educagri. , 979-10-275-0013-0, 252 p., 2015, éditions/Quae éditions, 9782759223824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11473,51 +11473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae; Educagri Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11648,390 +11648,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles compétences des agents pour la production de l’action publique au service du développement territorial ? Construire sur l’expérience dans un dispositif de formation-action en Argentine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation-action, compétences et développement territorial en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t>
+              <w:t xml:space="preserve">Formation et apprentissage collectif territorial (Tome 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editeur L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792209v1</w:t>
+                <w:t xml:space="preserve">hal-01195362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation-action, compétences et développement territorial en Argentine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Historical and socio-cultural aspects of soil organic matter and soil organic carbon benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et apprentissage collectif territorial (Tome 1)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil carbon - Science, management and policy for multiple benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 9781780645322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editeur L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01195362v1</w:t>
+                <w:t xml:space="preserve">hal-02793661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and socio-cultural aspects of soil organic matter and soil organic carbon benefit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Feller</w:t>
+                <w:t xml:space="preserve">Quelles compétences des agents pour la production de l’action publique au service du développement territorial ? Construire sur l’expérience dans un dispositif de formation-action en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil carbon - Science, management and policy for multiple benefits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2014, 9781780645322</w:t>
+              <w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793661v1</w:t>
+                <w:t xml:space="preserve">hal-02792209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical and Sociocultural Aspects of Soil Organic Matter and Soil Organic Carbon Benefits</w:t>
               </w:r>
@@ -12410,103 +12410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations aux métiers du développement agricole et territorial : quelles compétences développer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil et développement en agriculture. Quelles nouvelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae; Educagri Editions, 2009, Sciences en Partage, 978-2-84444-723-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13135,51 +13135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12F94CD2"/>
+    <w:nsid w:val="A5C069F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13366,51 +13366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-compagnone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099072459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art03-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Craplet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chantoufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/hiz456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03809963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28594" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Villemaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02175015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0189" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0193" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;vite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Milne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Banwart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Noellemeyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2014.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7H9TLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.552.0319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sigwalt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pribetich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.219.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0052-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gole" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0505" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0123" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2011.040216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.284.0069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mac&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvy4-ky63" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parguel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1944" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2001.5233" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mac&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/120/9782759230754/sociologie-des-changements-de-pratiques-en-agriculture" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; Karen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/content/download/15205/261058/version/1/file/rapport-parten02.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600377v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427646v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bektar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793661v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-compagnone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099072459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art03-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Craplet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chantoufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/hiz456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03809963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28594" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Villemaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02175015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0189" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;vite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Milne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Banwart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Noellemeyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2014.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7H9TLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.552.0319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sigwalt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pribetich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.219.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0052-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gole" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0505" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0123" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2011.040216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.284.0069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mac&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvy4-ky63" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parguel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1944" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2001.5233" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819385v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mac&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760379v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/120/9782759230754/sociologie-des-changements-de-pratiques-en-agriculture" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; Karen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/content/download/15205/261058/version/1/file/rapport-parten02.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600377v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427646v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bektar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195362v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792209v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>