--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,13080 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13028 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Compagnone </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5837-8175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099072459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=ZeIWL5MAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeur de sociologie à AgroSup Dijon où j’enseigne la sociologie des organisations et de l’innovation. Je suis actuellement Directeur Général Adjoint de l’établissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent plus particulièrement sur les pratiques des agriculteurs et sur le conseil en agriculture. Elles s’intéressent, d’une part, aux changements opérés par les agriculteurs pour la mise en œuvre de pratiques respectueuses de l’environnement. Elles analysent en particulier la façon dont ces changements sont liés à la structure des réseaux de dialogues professionnels auxquels ces agriculteurs appartiennent et aux positions qu’ils occupent au sein de ces réseaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces recherches traitent, d’autre part, des organismes du développement agricole et des activités des agents qui y travaillent. Attentives aux reconfigurations en cours dans le champ du conseil agricole, elles suivent les transformations organisationnelles des Chambres d’agriculture, l’émergence du conseil des opérateurs économiques et le positionnement réciproque auprès des agriculteurs des différents acteurs du conseil. Elles s’attachent, de plus, à montrer la forme que prennent aujourd’hui les activités des conseillers et la façon dont ils les vivent.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se passer ou pas des néonicotinoïdes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (332), pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A form of organisational innovation in agricultural enterprises and its impact on the greening of practices: the case of collective farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol97-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we keep killing crows? Farmers’ attachment to a controversial method in an attempt to protect their crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Craplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Chantoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119, pp.103707. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert ou circulation des connaissance ? Proposition de mise en perspective de notions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/hiz456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forme d'innovation organisationnelle dans les entreprises agricoles et son impact dans l'écologisation des pratiques : le cas des fermes collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social du souci des sols : récit et contre-récit d’agriculteurs vendéens en agriculture de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (4), pp.410 - 422. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sociale de l'orientation des pratiques des agriculteurs Autorités, déférences et conflits épistémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre d'usage des outils d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Di Bianco,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Thareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, pp.128-147. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.28594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social construction of alternatives to pesticide use: A study of biocontrol in Burgundian viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Villemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Falconnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.74-95. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions épistémiques dans les écrits d’ingénieurs : le cas d’un Institut technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (4), pp.189-217. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and competition among agricultural advisory service providers. The case of pesticides use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des points de vue et connaissance d'une réalité plurielle. En suivant Jean-Pierre Darré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2018.4248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production and circulation of agricultural knowledge as interrogated by agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12,2 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et la circulation des connaissances en agriculture interrogées par l’agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer par modélisation des stratégies de réduction des usages d’herbicides dans les bassins versants viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.141-152. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137823967929834E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’abandon du labour interroge les manières d’être agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017,  18 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agronomie : une science normale interrogée par la biodynamie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lévite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (17), pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mauvais sorts managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.193-206. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.022.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir agronomique pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les pratiques agricoles respectueuses de l’environnement. Quelle posture du sociologue face à l’agronome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.56-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon, multiple Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Banwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Noellemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ballabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp. 33-38. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envdev.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' Professional Dialogue Networks and Dynamics of Change: The Case of ICP and No-Tillage Adoption in Burgundy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (80), pp.248-273. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ruso.12058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparer et intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp. 23-45. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.022.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viticulteurs bourguignons et le respect de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.319 à 358. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.552.0319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration du conseil phytosanitaire dans deux communes viticoles bourguignonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (219), pp. 193-201. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.219.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de conception et de mise en œuvre du conseil à l’épreuve des controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 219, pp.189-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols dans la tête. Pratiques et conceptions des sols d'agriculteurs vendéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et réforme organisationnelles des Chambres d'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques négociées et écologisation de l agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les appellations d'origine contrôlée comme ordre négocié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/neg.018.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme agricole face à la réforme de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Vercherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 330-331, pp.05-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chambres d'agriculture françaises face à la marchandisation du conseil aux agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mai 2012 (188), pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les appellations d origine contrôlée comme ordre négocié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/neg.018.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected predominance of wine grower location over soil trafficability for vine management in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), pp.661-671. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0052-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconfiguration de l'espace social du conseil en agriculture : le cas du conseil phytosanitaire en viticulture bourguignonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.400-405. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2011.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes d'accompagnement des agriculteurs à l'innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations du conseil face à une nouvelle agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.321-326. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2011.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes d'accompagnement des agriculteurs à l'innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.212.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chambres d agriculture françaises face à la marchandisation du conseil aux agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.406-412. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2011.0516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and spatial organisation - assessing the agroecological changes on farms: case study in a banana-growing area of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1/2), pp.15-30. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJARGE.2011.040216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le conseil en chambre d’agriculture. Un outil de diagnostic et de réflexion prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d'enquêtes chez des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.89-105. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pvy4-ky63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les OPA et les réformes de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vercherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Doidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 196-197, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.196.0246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations sociales constituent un capital pour le déploiement des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers itinéraires d'ITV France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Extension Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Natures Sciences Sociétés, 16 (2), p. 139 à 141. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.284.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse d'un systéme de pratiques sociales et techniques en élevage. Regard sociologique... sur une approche géographique. Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.139-141. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2008040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d'appui aux agriculteurs pour l'élaboration de règles de production d'AOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 302, pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’appui aux agriculteurs pour l’élaboration de règles de production d’AOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Économie rurale, 6 (302), pp.Page 10 à 22. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.1944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en partenariat : entre fiction et friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2007019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture raisonnée et dynamique de changement en viticulture bourguignonne : connaissance et relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.103-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'ingénieurs et identité de l'Institut de l'Élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 262 (pp. 76-91), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2001.5233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'Ingénieurs et identité de l'Institut de l'Elevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 262, pp.76-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the diversity of farmers' pesticide use through professional dialogue network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Le Merlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Seminar on Extension &amp; Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Trás-os-Montes e Alto Douro, Jul 2025, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de changements et développement des pratiques respectueuses de l'environnement en grandes cultures. Etude comparative de trois réseaux d'agriculteurs de Bourgogne [2009]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réduction des usages d'herbicides à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieux Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique de la Vigne et du Vin. Gestion du sol et de l'eau en viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; Montpellier SupAgro, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional dialogue networks and changes in herbicide use among wine grape growers in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wavresky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic, environmental and social assessment of soil management strategies limiting herbicide application in Mediterranean vineyards, at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et systèmes de pensée des agriculteurs: L’actualité de l’approche de Jean-Pierre Darré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens des pratiques et dynamique des collectifs en agriculture. L’actualité des travaux de Jean-Pierre Darré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dijon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and sociocultural aspects of soil organic matter and soil organic carbon benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefits of Soil Carbon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientific Committee on Problems of the Environment (SCOPE). Paris, FRA., Mar 2013, Ispra, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes&amp;quot; d’autonomie et d’hétéronomie dans le travail. Le cas de l’élevage de zone difficile confronté à l’intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ANR MOUVE/SYSTERRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du conseil ou mettre en conformité ? Pratiques et dilemmes des conseillers face aux normes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Tracer/auditer les denrées alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ivry sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers agricoles des chambres d’agriculture : dispositions et conséquences de ces dispositions pour le devenir de ces organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER " Conseil en agriculture : acteurs, marchés, mutations "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin d’un « Yalta du conseil » ? Le cas du conseil phytosanitaire en Bresse bourguignonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER " Conseil en agriculture : acteurs, marchés, mutations "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle structuration des activités des chambres d’agriculture ? L’émergence d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER " Conseil en agriculture : acteurs, marchés, mutations "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail organisationnel des Chambres d’agriculture et la concrétisation du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque ASRDLF. Entre projets locaux de développement et globalisation de l'économie : quel équilibre pour les espaces régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la place de l'expérience dans trois formations d'ingénieurs pour le développement agricole et territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque international RPDP (Recherches et pratiques en didactique professionnelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de changements et développement des pratiques respectueuses de l'environnement en grandes cultures. Étude comparative de trois réseaux d'agriculteurs de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d'enquêtes chez des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new role of mediator for extension services : a challenge for the Chambers of Agriculture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European IFSA Symposium : Empowerment of the rural actors: a renewal of farming systems perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European IFSA Symposium : Empowerment of the rural actors: a renewal of farming systems perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d'enquêtes chez des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de la flore adventice en grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la recherche dans la formation pour les métiers du développement agricole et territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Colloque ASRDLF. Territoires et action publique territoriale: nouvelles ressources pour le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses et structuration sociale dans l'établissement de produits sous AOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de l’ASRDLF. Les dynamiques territoriales : débats et enjeux des différentes approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, Chambéry, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in forage practices and technical dialogues among beef cattle farmers in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th European Grassland Federatio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès joint du 47. ERSA et du 44. ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of permanent grasslands in forage system of beef cattle farms in Burgundy. Impacts on technical implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Symposium on Permanent and temporary grassland: plant, environment, economy. EGF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint congress ASRDLF 44th Congress / ERSA 47th Congress, Paris/Cergy-Pontoise, August 29th - September 2nd 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of forage practices and technical dialogues among beef cattle farmers in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Symposium on Permanent and temporary grassland : plant, environment and economy (EGF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes des réseaux sociaux et dynamiques de changement en viticulture Bourguignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès joint du 47. ERSA et du 44. ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la structure du conseil et des réseaux de dialogues professionnels sur les pratiques des viticulteurs en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the vineyard: voices from the vines (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. European Socity for Rural Sociology Congress A common European contryside ? Change and continuity, diversity and cohesion in the enlarged Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Keszthely, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des changements de pratique des viticulteurs en Bourgogne : influence de la structure du conseil et des réseaux de dialogues entre pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Inra-Psdr : Territoires et enjeux du développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du &amp;quot;point de vue&amp;quot; ou de la &amp;quot;perspective&amp;quot; dans la compréhension d'une construction sociale de la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Française de Sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension entre découverte et invention de la réalité dans la perspective constructiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture raisonnée et dynamique de changement en viticulture bourguignonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de pratique en viticulture bourguignonne et interactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards indisciplinés des SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les liens qui liberent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p, 2023, Petits Manuels de la Grande Transition, 979-10-209-1155-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards indisciplinés des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les liens qui libèrent, 144 p., 2022, Petits manuels de la grande transition, 979-10-209-1155-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des changements de pratiques en agriculture : L’apport de l’étude des réseaux de dialogues entre pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759230754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae-Educagri. , 979-10-275-0013-0, 252 p., 2015, éditions/Quae éditions, 9782759223824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et réforme organisationnelles des Chambres d’agriculture. Une lecture à partir des régimes d’action des conseillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie rurale. 337, 2013, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Chambers of Agriculture facing the commercialisation of services to farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moretty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et développement en agriculture : Quelles nouvelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae Educagri Editions, 264 p., 2009, Sciences en Partage (Quae), 978-2-7592-0316-1 978-2-84444-723-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des pratiques et des changements de pratiques en matière de désherbage : regards agronomique et sociologique à partir d’enquêtes chez des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macé Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.91-108, 2008, Maîtrise de la flore adventice en grandes cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juste dans la relation de conseil en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoned Agriculture and the Dynamics of Change in Burgundy Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche Agriculture Territoires. Quels partenariats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 88 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations et actions des diverses structures de l'INRA avec les organisations du champ du développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau régime de savoirs et transformation des autorités épistémiques en agriculture. L’émergence de l’agroécologie dans un contexte de numérisation de l’agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECOLE DES MINES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et agricultures : gouverner pour transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 231-236p, 2022, Sciences sociales, 978-2-35671-845-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des sciences humaines et sociales dans les controverses associées à la notion de Service écosystémique (SE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-106, 2020, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-70, 2016, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une perception multifonctionnelle des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgis Sapijanskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perceptions avons-nous des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgis Sapijanskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service public ou service marchand ? Les Chambres d'agriculture face à la reconfiguration du conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines. Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil des coopératives agricoles à l’épreuve de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Villemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252, 2015, 978-2-7592-2382-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement par la réglementation - Transformations dans le métier de conseiller agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2015, 9782366300390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-historique de la structuration du conseil agricole au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bektar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques et marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252, 2015, 978-2-7592-2382-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement par la réglementation : transformation dans le métier de conseiller agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.115-131, 2015, 9782366300390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence des conseillers privés. De nouvelles interrogations pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae; Educagri Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil privé en agriculture : acteurs, pratiques, marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 201-216, 2015, 9782759223824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences des agents pour la production de l’action publique au service du développement territorial ? Construire sur l’expérience dans un dispositif de formation-action en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action, compétences et développement territorial en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial (Tome 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeur L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and socio-cultural aspects of soil organic matter and soil organic carbon benefit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil carbon - Science, management and policy for multiple benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 9781780645322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Sociocultural Aspects of Soil Organic Matter and Soil Organic Carbon Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil carbon - Science, management and policy for multiple benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 169-178, 2014, 9781780645322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sciences en Partage (Quae), 978-2-84444-854-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions techniques et dynamiques de changement des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures : innovation et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, pp. 101 à 128, 2011, 979-10-275-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles pratiques de développement : une exploration à poursuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil et développement en agriculture : quelles nouvelles pratiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae; Educagri, 2009, Conseil et développement en agriculture : quelles nouvelles pratiques ?, 978-2-7592-0316-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations aux métiers du développement agricole et territorial : quelles compétences développer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil et développement en agriculture. Quelles nouvelles pratiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Educagri Editions, 2009, Sciences en Partage, 978-2-84444-723-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Inra de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des prairies permanentes dans les élevages allaitants de Bourgogne, projet de recherche PSDR Bourgogne. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13135,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5C069F2"/>
+    <w:nsid w:val="042A9978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13366,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-compagnone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099072459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art03-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Craplet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chantoufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/hiz456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03809963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28594" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Villemaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02175015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0189" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;vite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Milne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Banwart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Noellemeyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2014.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7H9TLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.552.0319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sigwalt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pribetich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.219.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0052-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gole" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0505" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0123" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2011.040216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.284.0069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mac&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvy4-ky63" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parguel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1944" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2001.5233" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819385v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mac&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760379v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/120/9782759230754/sociologie-des-changements-de-pratiques-en-agriculture" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; Karen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/content/download/15205/261058/version/1/file/rapport-parten02.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600377v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427646v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bektar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195362v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792209v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-compagnone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099072459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=ZeIWL5MAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art03-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Craplet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chantoufi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103707" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/hiz456" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03809963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Villemaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12320" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02175015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.01.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4248" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L&#233;vite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0193" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Milne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Banwart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Noellemeyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2014.11.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12058" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7H9TLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.552.0319" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.219.0193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sigwalt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pribetich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.018.0063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930527v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0052-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gole" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0505" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0523" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0123" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2011.040216" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mac&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvy4-ky63" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.284.0069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parguel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1944" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2001.5233" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793633v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754642v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mac&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195232v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589663v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754379v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Willis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761274v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760903v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760379v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406064v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309374v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/120/9782759230754/sociologie-des-changements-de-pratiques-en-agriculture" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687630v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819552v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac&#233; Karen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687477v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828423v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/content/download/15205/261058/version/1/file/rapport-parten02.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834308v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649106v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427646v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798797v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bektar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687629v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792209v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805981v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4635-repenser-la-protection-des-cultures-innovations-et-transitions.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687469v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195230v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>