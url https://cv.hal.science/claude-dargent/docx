--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -72,3728 +72,3737 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affiliation/ appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.ISBN: 9782130733454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Valeurs 68 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp. 441-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.269-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion n’est-elle qu’une superstructure ? Lecture critique de Anthony Favier, Yannick Fer, Juliette Galonnier, Ana Perrin-Heredia, Religions et classes sociales, ENS éditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 73 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 73 (4), pp.716-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.734.0716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Religion, classe sociale et comportement politique : l’épreuve de l’élection singulière de 2017</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholics, Muslims and the “nones”: old and new cultural and political divides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2-3), pp.250-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-020-00138-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La sociologie des religions en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.369-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.212.0369⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.283-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.212.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, frontières nationales et clivages culturels en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59-2, pp.39-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ress.7809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...85 lines deleted...]
-                <w:t xml:space="preserve">Introduction. La sociologie des religions en France.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion, classe sociale et comportement politique : l’épreuve de l’élection singulière de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.283-299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.212.0283⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.369-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.212.0369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des croyants sans pratique ? Le paysage religieux de la France aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious practice versus subjective religiosity: Catholics and those with ‘no religion’ in the French 2017 presidential election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Compass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (2), pp.164-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0037768619832805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fer, Gwendoline Malogne-Fer, Le protestantisme à Paris, Genève, Labor et Fides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances religieuses, valeurs et choix politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système symbolique catholique et comportements électoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (1), pp.27-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.651.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La population musulmane de France : de l'ombre à la lumière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.219-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.512.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les militants de la CFDT aujourd’hui : pratiques syndicales et rapport au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la CFDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96-97, pp.60 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569802v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs des religieux, valeurs des irréligieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Brechon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Européens et leurs valeurs: entre individualisme et individualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, 2023, 9782706151620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recul du catholicisme, croissance des non-affiliés et des minorités religieuses</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Dieu dans tout ça ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.221-227, 2019, Libres cours Politique, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0221⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.242-246, 2019, Libres cours Politique, 9782706142659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance aux offices et prières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.221-227, 2019, Libres cours Politique, 9782706142659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Et Dieu dans tout ça ?</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre croyances religieuses en progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.242-246, 2019, Libres cours Politique, 9782706142659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0242⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.247-251, 2019, Libres cours Politique, 9782706142659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quatre croyances religieuses en progression</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recul du catholicisme, croissance des non-affiliés et des minorités religieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.247-251, 2019, Libres cours Politique, 9782706142659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0247⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.221-227, 2019, Libres cours Politique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious change, public space and beliefs in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bréchon, F. Gonthier (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.104-121, 2017, 978-9004341050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004341067_008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : sociologie des religions, sociologie des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, 2017, 9782271089410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integration of Muslims and the Charlie Hebdo Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion and Violence. Muslim and Christian Theological and Pedagogical Reflections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017, 9783658183011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements religieux, espace public et croyances en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon; Pierre and Gonthier; Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.105-120, 2014, 978-2-200-29155-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of an Electoral Campaign: from Chronicle to Political Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Voter in Western Europe: France and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.205 - 224, 2011, 9780230107021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réviser la laïcité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Rouban; Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La solitude de l’isoloir : les vrais enjeux de 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Autrement, pp.68 - 79, 2011, 9782746730618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fille aînée de l'église dans l’isoloir : religion et politique en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Boy; Bruno Cautrès; Nicolas Sauger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Français : des Européens comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.181 - 213, 2010, 9782724611618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes économiques : la double déroute du libéralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bréchon et O. Galland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.83-101, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éphéméride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ? : le panel électoral français 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.339 - 379, 2009, 9782724611076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur une campagne électorale : de la chronologie aux logiques politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ? : le panel électoral français 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.239 - 258, 2009, 9782724611076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570458v1</w:t>
-              </w:r>
-[...237 lines deleted...]
-                <w:t xml:space="preserve">hal-04205600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité ukrainienne : mais qu’en disent les Ukrainiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie et religion : théorie versus données empiriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71 (2), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des adhérents socialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, pp.5-70, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musulmans déclarés en France : affirmation religieuse, subordination sociale et progressisme politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, pp.42, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration and Islam in French Culture: Specific Moral Attitudes and Their Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4st Forum of Sociology : Challenges of the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Allegre, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, Spirituality and Cultural Attitudes in Europe Today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Forum of Sociology : Challenges of the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Allegre, Brasil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques syndicales des militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études, La CFDT aujourd’hui : engagement, valeurs et rapport au politique, présentation des résultats d'enquête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, CEVIPOF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415563v1</w:t>
-              </w:r>
-[...250 lines deleted...]
-                <w:t xml:space="preserve">hal-03458659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion influence-t-elle la confiance des Français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2018, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catholiques entre les primaires de la droite et le vote à la présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29, Centre de recherches politiques de Sciences Po. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote des catholiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote des musulmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adhérents de la CFDT aujourd’hui : valeurs, pratiques dans l’entreprise et rapport au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2018, pp.3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">29, Centre de recherches politiques de Sciences Po. 2017</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les militants de la CFDT aujourd’hui : pratiques syndicales et rapport au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Dargent</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éphéméride des élections 2007, du 1er septembre 2006 au 27 juin 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cevipof. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et vote : &amp;quot; Cachez cette variable que je ne saurais voir &amp;quot; ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cevipof. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...341 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3803,444 +3812,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Liogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Alpha, 2017, 9782271089410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fer</w:t>
+                <w:t xml:space="preserve">halshs-01672935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Réformisme assumé de la CFDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.272, 2012, 9782724612554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.240, 2011, 9782200261856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et valeurs en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Liogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Alpha, 2017, 9782271089410</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po, pp.272, 2012, 9782724612554</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestants en France aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot-Rivages, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4387,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dargent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042251v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00138-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768619832805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hilal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.512.0219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0221" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0228" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02460667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dargent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0716" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00138-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768619832805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.512.0219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hilal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02460667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>