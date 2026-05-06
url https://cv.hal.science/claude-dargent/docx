--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -72,2476 +72,2476 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
-[...237 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion n’est-elle qu’une superstructure ? Lecture critique de Anthony Favier, Yannick Fer, Juliette Galonnier, Ana Perrin-Heredia, Religions et classes sociales, ENS éditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 73 (4), pp.716-719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.734.0716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholics, Muslims and the “nones”: old and new cultural and political divides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (2-3), pp.250-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41253-020-00138-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La sociologie des religions en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.283-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.212.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, frontières nationales et clivages culturels en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59-2, pp.39-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ress.7809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, classe sociale et comportement politique : l’épreuve de l’élection singulière de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.369-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.212.0369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des croyants sans pratique ? Le paysage religieux de la France aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious practice versus subjective religiosity: Catholics and those with ‘no religion’ in the French 2017 presidential election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Compass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (2), pp.164-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0037768619832805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fer, Gwendoline Malogne-Fer, Le protestantisme à Paris, Genève, Labor et Fides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances religieuses, valeurs et choix politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système symbolique catholique et comportements électoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (1), pp.27-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.651.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les militants de la CFDT aujourd’hui : pratiques syndicales et rapport au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.651.0027⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la CFDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96-97, pp.60 - 64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505138v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">hal-03569802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population musulmane de France : de l'ombre à la lumière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (2), pp.219-246. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.512.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.512.0219⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01263256v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03569802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs des religieux, valeurs des irréligieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Brechon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Européens et leurs valeurs: entre individualisme et individualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, 2023, 9782706151620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Et Dieu dans tout ça ?</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance aux offices et prières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.242-246, 2019, Libres cours Politique, 9782706142659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0242⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.221-227, 2019, Libres cours Politique, 9782706142659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assistance aux offices et prières</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Dieu dans tout ça ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.221-227, 2019, Libres cours Politique, 9782706142659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0228⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.242-246, 2019, Libres cours Politique, 9782706142659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre croyances religieuses en progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.247-251, 2019, Libres cours Politique, 9782706142659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recul du catholicisme, croissance des non-affiliés et des minorités religieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.221-227, 2019, Libres cours Politique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious change, public space and beliefs in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bréchon, F. Gonthier (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.104-121, 2017, 978-9004341050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004341067_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : sociologie des religions, sociologie des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, 2017, 9782271089410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integration of Muslims and the Charlie Hebdo Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion and Violence. Muslim and Christian Theological and Pedagogical Reflections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017, 9783658183011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements religieux, espace public et croyances en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon; Pierre and Gonthier; Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.105-120, 2014, 978-2-200-29155-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of an Electoral Campaign: from Chronicle to Political Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Voter in Western Europe: France and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.205 - 224, 2011, 9780230107021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réviser la laïcité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Rouban; Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La solitude de l’isoloir : les vrais enjeux de 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Autrement, pp.68 - 79, 2011, 9782746730618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fille aînée de l'église dans l’isoloir : religion et politique en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Boy; Bruno Cautrès; Nicolas Sauger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Français : des Européens comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.181 - 213, 2010, 9782724611618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitudes économiques : la double déroute du libéralisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bréchon et O. Galland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.83-101, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éphéméride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ? : le panel électoral français 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.339 - 379, 2009, 9782724611076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur une campagne électorale : de la chronologie aux logiques politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ? : le panel électoral français 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.239 - 258, 2009, 9782724611076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affiliation/ appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.ISBN: 9782130733454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Valeurs 68 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp. 441-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03570458v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.269-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2613,559 +2613,559 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration and Islam in French Culture: Specific Moral Attitudes and Their Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4st Forum of Sociology : Challenges of the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Allegre, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion, Spirituality and Cultural Attitudes in Europe Today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Forum of Sociology : Challenges of the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Allegre, Brasil, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques syndicales des militants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études, La CFDT aujourd’hui : engagement, valeurs et rapport au politique, présentation des résultats d'enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, CEVIPOF, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie et religion : théorie versus données empiriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71 (2), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des adhérents socialistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, pp.5-70, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musulmans déclarés en France : affirmation religieuse, subordination sociale et progressisme politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, pp.42, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458659v1</w:t>
-              </w:r>
-[...276 lines deleted...]
-                <w:t xml:space="preserve">hal-03415563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3324,491 +3324,491 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote des catholiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote des musulmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adhérents de la CFDT aujourd’hui : valeurs, pratiques dans l’entreprise et rapport au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les militants de la CFDT aujourd’hui : pratiques syndicales et rapport au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Michelat</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                <w:t xml:space="preserve">Nadia Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et vote : &amp;quot; Cachez cette variable que je ne saurais voir &amp;quot; ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cevipof. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claude Dargent</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éphéméride des élections 2007, du 1er septembre 2006 au 27 juin 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2010</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cevipof. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973097v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01063753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3927,77 +3927,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réformisme assumé de la CFDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, pp.272, 2012, 9782724612554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4396,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dargent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0716" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00138-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768619832805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.512.0219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hilal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02460667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dargent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00138-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0369" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768619832805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.512.0219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0228" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0247" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02460667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>