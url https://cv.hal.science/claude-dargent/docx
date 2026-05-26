--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -72,2476 +72,2476 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affiliation/ appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.ISBN: 9782130733454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Valeurs 68 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp. 441-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.269-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion n’est-elle qu’une superstructure ? Lecture critique de Anthony Favier, Yannick Fer, Juliette Galonnier, Ana Perrin-Heredia, Religions et classes sociales, ENS éditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 73 (4), pp.716-719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.734.0716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholics, Muslims and the “nones”: old and new cultural and political divides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (2-3), pp.250-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41253-020-00138-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La sociologie des religions en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.283-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.212.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, frontières nationales et clivages culturels en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59-2, pp.39-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ress.7809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, classe sociale et comportement politique : l’épreuve de l’élection singulière de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.369-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.212.0369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des croyants sans pratique ? Le paysage religieux de la France aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious practice versus subjective religiosity: Catholics and those with ‘no religion’ in the French 2017 presidential election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Compass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (2), pp.164-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0037768619832805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fer, Gwendoline Malogne-Fer, Le protestantisme à Paris, Genève, Labor et Fides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances religieuses, valeurs et choix politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système symbolique catholique et comportements électoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (1), pp.27-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.651.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La population musulmane de France : de l'ombre à la lumière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.219-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.512.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les militants de la CFDT aujourd’hui : pratiques syndicales et rapport au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la CFDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96-97, pp.60 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569802v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs des religieux, valeurs des irréligieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Brechon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Européens et leurs valeurs: entre individualisme et individualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, 2023, 9782706151620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Assistance aux offices et prières</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Dieu dans tout ça ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.221-227, 2019, Libres cours Politique, 9782706142659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0228⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.242-246, 2019, Libres cours Politique, 9782706142659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Et Dieu dans tout ça ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance aux offices et prières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.242-246, 2019, Libres cours Politique, 9782706142659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0242⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.221-227, 2019, Libres cours Politique, 9782706142659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre croyances religieuses en progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.247-251, 2019, Libres cours Politique, 9782706142659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recul du catholicisme, croissance des non-affiliés et des minorités religieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.221-227, 2019, Libres cours Politique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious change, public space and beliefs in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bréchon, F. Gonthier (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.104-121, 2017, 978-9004341050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004341067_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : sociologie des religions, sociologie des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, 2017, 9782271089410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integration of Muslims and the Charlie Hebdo Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion and Violence. Muslim and Christian Theological and Pedagogical Reflections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017, 9783658183011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements religieux, espace public et croyances en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon; Pierre and Gonthier; Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.105-120, 2014, 978-2-200-29155-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of an Electoral Campaign: from Chronicle to Political Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Voter in Western Europe: France and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.205 - 224, 2011, 9780230107021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réviser la laïcité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Rouban; Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La solitude de l’isoloir : les vrais enjeux de 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Autrement, pp.68 - 79, 2011, 9782746730618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fille aînée de l'église dans l’isoloir : religion et politique en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Boy; Bruno Cautrès; Nicolas Sauger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Français : des Européens comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.181 - 213, 2010, 9782724611618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes économiques : la double déroute du libéralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bréchon et O. Galland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.83-101, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éphéméride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ? : le panel électoral français 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.339 - 379, 2009, 9782724611076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur une campagne électorale : de la chronologie aux logiques politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ? : le panel électoral français 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.239 - 258, 2009, 9782724611076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570458v1</w:t>
-              </w:r>
-[...237 lines deleted...]
-                <w:t xml:space="preserve">hal-04205600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2613,559 +2613,559 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie et religion : théorie versus données empiriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71 (2), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des adhérents socialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, pp.5-70, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musulmans déclarés en France : affirmation religieuse, subordination sociale et progressisme politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, pp.42, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Islam in French Culture: Specific Moral Attitudes and Their Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4st Forum of Sociology : Challenges of the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Allegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, Spirituality and Cultural Attitudes in Europe Today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Forum of Sociology : Challenges of the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Allegre, Brasil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques syndicales des militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études, La CFDT aujourd’hui : engagement, valeurs et rapport au politique, présentation des résultats d'enquête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, CEVIPOF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415563v1</w:t>
-              </w:r>
-[...250 lines deleted...]
-                <w:t xml:space="preserve">hal-03458659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3324,51 +3324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote des catholiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3465,64 +3465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adhérents de la CFDT aujourd’hui : valeurs, pratiques dans l’entreprise et rapport au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3544,90 +3544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les militants de la CFDT aujourd’hui : pratiques syndicales et rapport au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3715,51 +3715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éphéméride des élections 2007, du 1er septembre 2006 au 27 juin 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3927,77 +3927,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réformisme assumé de la CFDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, pp.272, 2012, 9782724612554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4396,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dargent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00138-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0369" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768619832805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.512.0219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0228" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0247" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02460667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dargent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0716" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00138-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768619832805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.512.0219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hilal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02460667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duriez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>