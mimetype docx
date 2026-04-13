--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -518,488 +518,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’histoire des juifs médiévaux. Quels apports pour une histoire des rencontres interreligieuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dialogues interreligieux. Lieux et acteurs (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 19-32, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de 1300 ? Crise de 1400 ? Les juifs et la mauvaise réputation dans les conflits sociaux autour de 1400</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucas Clemens et Christoph Cluse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Jews of Europe around 1400. Disruption, Crisis and Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, p. 221-234, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrepoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre espace public et espace privé : les élites en représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.159, 2018, 978-2-35412-350-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Perpignan en 1415, tensions sociales et communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymat Catafau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikolas Jaspert; Thomas Wetzstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan 1415. Un sommet européen à l'époque du Grand Schisme d'Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT Verlag, pp. 347-376, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Johana. Épouse battue et devenue folle, réfugiée chez ses parents, Perpignan 1450</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymat Catafau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dialogues interreligieux. Lieux et acteurs (XVIe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 19-32, 2018</w:t>
+              <w:t xml:space="preserve">Journées d’histoire et histoire du droit et des institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, pp. 115-132, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on oublier une dette ? La relation créditrice sur le marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’oubli, arme, trace ou droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les Cahiers de recherches médiévales et humanistes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129897v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04288561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credit et usure. Juifs et chrétiens face à l’incertitude sur les marchés en Catalogne à la fin du Moyen Âge</w:t>
               </w:r>
@@ -1052,457 +1052,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écritures juives' et historiographie. Dire et écrire en Catalogne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Soussen; Patrick Henriet; Pierre Chastang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l’autorité médiévale. Mélanges offerts à Michel Zimmermann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.45-58, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les élites juives lettrées et l’usure dans la Couronne d’Aragon (XIIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Iancu-Agou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique médicale, rationalisme et relâchement religieux. Les élites juives au Moyen Âge (XIVe-XVe s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cerf, pp.135-151, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être historien des juifs médiévaux en France après Bernhard Blumenkranz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l’autorité médiévale. Mélanges offerts à Michel Zimmermann</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.45-58, 2016</w:t>
+              <w:t xml:space="preserve">Jews and Christians in Medieval Europpe : the Historiographical Legacy of Bernhard Blumenkranz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Buc, Martha Keil et John Tolan, p. 349-366, 2015, 978-2-503-56516-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de Louis IX vue d’Aragon : Jacques le conquérant, l’usure et les juifs de ses royaumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre des Monuments nationaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et idéologie sous le règne de Louis IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 163-171, Éditions du patrimoine, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échecs consentis, échecs provoqués ? Les hommes d’affaires juifs et chrétiens et la faillite (couronne d’Aragon, midi de la France) à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour l'histoire économique et financière de la France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’échec a-t-il des vertus économiques ? Congrès de l’AFHE (Roubaix, 4 et 5 octobre 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natacha Coquery et Matthieu de Oliveira, p. 25-35, 2015, 9782111293977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation juive à la fin du Moyen Âge, Mythe ou réalité? Fantasme ou utopie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1720,234 +1720,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gratification et le salaire&amp;quot;: De la générosité et du crédit juif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cristianos y judios en contacto en la edad media : polemica, conversion, dinero y convivencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Milenio, pp.265-288, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cerdagne autour de 1350 : pratiques politiques d'une périphérie convoitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et terres du Sud : structures politiques et évolution des sociétés, XIIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.217-242, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veaux, vaches, cochons, couvées\textellipsis et chevaux. Types de prix du bétail en Catalogne (fin XIIIe-début XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources sérielles et prix au Moyen Âge. Travaux offerts à Maurice Berthe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Méridiennes, pp.317-352, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312010v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03311993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notaires et cour de justice en Catalogne, 1250-1320</w:t>
               </w:r>
@@ -2203,165 +2203,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Loi entre la place publique et l'espace privé : pratiques religieuses des juifs et convertis de l'est pyrénéen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clergé, communautés et familles des montagnes d'Europe Colloque de Tarbes, 30 mai-1 juin 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.242-259, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les notaires en Cerdagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notaires et crédit. Le crédit en Méditerranée occidentale aux derniers siècles du Moyen-Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, école Française de Rome, pp.185-206, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309456v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03309459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux commerciaux en Catalogne nord au milieu du XIVe siècle</w:t>
               </w:r>
@@ -3100,165 +3100,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El Call jueu de Puigcerdà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribuna d'arqueologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-152, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noves aportacions a l'estudi de l'urbanisme medieval de Puigcerdà : segles XIII-XV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures i medi de la Préhistoria a l'edat mitjana Colloque d'Archéologie de Puigcerdà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.641-649, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309452v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03309450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3491,164 +3491,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristianos y judîos en contacto en la edad media : polemica, conversion, dinero y convivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flocel Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Milenio, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sources sérielles et prix au Moyen Âge. Travaux offerts à Maurice Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Méridiennes, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312011v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03311994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juifs et chrétiens. De Perpignan à Puigcerda, XIII-XIVe siècles</w:t>
               </w:r>
@@ -4136,51 +4136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charité bien ordonnée. Acteurs et institutions de la tsedaqah en Europe méditerranéenne au bas Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4677,51 +4677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le notaire et l'étranger : comparaison France méridionale et péninsule Ibérique (XIVe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4918,51 +4918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2DB310B"/>
+    <w:nsid w:val="188DFC80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-denjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075980770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jay-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04929335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.AM-EB.5.133478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04052133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02893890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04044687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.21764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-denjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075980770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jay-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04929335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.AM-EB.5.133478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04052133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02893890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04044687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.21764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>