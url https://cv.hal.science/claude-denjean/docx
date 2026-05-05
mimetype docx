--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1052,173 +1052,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les élites juives lettrées et l’usure dans la Couronne d’Aragon (XIIIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Iancu-Agou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratique médicale, rationalisme et relâchement religieux. Les élites juives au Moyen Âge (XIVe-XVe s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cerf, pp.135-151, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écritures juives' et historiographie. Dire et écrire en Catalogne à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Soussen; Patrick Henriet; Pierre Chastang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l’autorité médiévale. Mélanges offerts à Michel Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.45-58, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893890v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02468435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être historien des juifs médiévaux en France après Bernhard Blumenkranz</w:t>
               </w:r>
@@ -2203,165 +2203,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les notaires en Cerdagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notaires et crédit. Le crédit en Méditerranée occidentale aux derniers siècles du Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, école Française de Rome, pp.185-206, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Loi entre la place publique et l'espace privé : pratiques religieuses des juifs et convertis de l'est pyrénéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clergé, communautés et familles des montagnes d'Europe Colloque de Tarbes, 30 mai-1 juin 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.242-259, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309459v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03309456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux commerciaux en Catalogne nord au milieu du XIVe siècle</w:t>
               </w:r>
@@ -3236,51 +3236,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3866,171 +3866,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00734065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La péninsule Ibérique au Moyen Âge. Documents traduits et présentés</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 299 p., 2003, 978-2-8684-7851-1</w:t>
+                <w:t xml:space="preserve">Coneguem... els Jueus i Franciscans a Puigcerdà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arxiù Historic Comarcal, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4040,120 +3952,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitas et natio. La fides des juifs dans les villes ibériques à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 234, pp.337-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charité bien ordonnée. Acteurs et institutions de la tsedaqah en Europe méditerranéenne au bas Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4182,465 +4094,465 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crèdit jueu i usures cristianes a les viles rurals catalanes a la fi del segle XIII : el jueu Issach Biona, el corredor Guillem Franchea i els canvistes de Barcelona: un mercat d'usures i barates a Vilafranca del Penedès a la fi del segle XIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de dret històric català</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Volum 6 (2006), pp.259-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation du masculin-féminin. La relation de l'homme et de la femme dans le monde juif catalan et provençal aux XIIIe et XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études Hispaniques Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28, pp.187-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de la conversion (Espagnes, XIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, numéro 3, pp.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puigcerdà, 1177 : un modèle pour une &amp;quot; ville neuve&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33, pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace et la diaspora méridionale et ibérique (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, n°22, pp.37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et caractéristiques de l'anthroponymie juive pyrénéenne et catalane du XIIe au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue d'Onomastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37-38, pp.165-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4650,51 +4562,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le notaire et l'étranger : comparaison France méridionale et péninsule Ibérique (XIVe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4723,134 +4635,134 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le notaire et l'étranger : comparaison France méridionale et péninsule Ibérique (XIVe-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JEUX ANTHROPONYMIQUES IDENTITAIRES DES JUIFS ET CONVERTIS DE L'EST DE LA PÉNINSULE IBÉRIQUE AU XVe SIÈCLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un juego de engaños, Colloque de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Madrid, Espagne. pp.295- 312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00797904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4918,51 +4830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="188DFC80"/>
+    <w:nsid w:val="27904B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5149,51 +5061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-denjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075980770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jay-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04929335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.AM-EB.5.133478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04052133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02893890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04044687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.21764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-denjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075980770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jay-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04929335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.AM-EB.5.133478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04052133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02893890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04044687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.21764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>