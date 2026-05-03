--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -260,209 +260,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cliometrics and the Nobel”: Claudia Goldin, trente ans après</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bref retour cliométrique sur 50 ans de performances scolaires en lecture et en mathématiques en France : 1970-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Altinok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 134 (4), pp.509-523. </w:t>
+              <w:t xml:space="preserve">, 2024, 134 (1), pp.81-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.344.0509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.341.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796424v1</w:t>
+                <w:t xml:space="preserve">hal-04796412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bref retour cliométrique sur 50 ans de performances scolaires en lecture et en mathématiques en France : 1970-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Cliometrics and the Nobel”: Claudia Goldin, trente ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Altinok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Diebolt</w:t>
+                <w:t xml:space="preserve">Faustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 134 (1), pp.81-104. </w:t>
+              <w:t xml:space="preserve">, 2024, 134 (4), pp.509-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.341.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.344.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796412v1</w:t>
+                <w:t xml:space="preserve">hal-04796424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital transition for a sustainable mobility regime? A long-run perspective</w:t>
               </w:r>
@@ -686,51 +686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliometrics of learning-adjusted years of schooling: evidence from a new dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Altinok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 157, pp.51-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of Educational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), pp.39-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapas Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 188, pp.408-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1429,6347 +1429,6347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'idée de régulation dans les sciences : hommage à l'épistémologue Jean Piaget</w:t>
+                <w:t xml:space="preserve">Introduction. Le capital humain : perspectives historiques et cliométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130 (4), pp.509-517. </w:t>
+              <w:t xml:space="preserve">, 2020, 130 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.304.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.301.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920407v1</w:t>
+                <w:t xml:space="preserve">hal-02920362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le capital humain : perspectives historiques et cliométriques</w:t>
+                <w:t xml:space="preserve">Education et finances publiques en Espagne de 1850 à 1965</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (138), pp.297-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.138.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idée de régulation dans les sciences : hommage à l'épistémologue Jean Piaget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130 (1), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.301.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 130 (4), pp.509-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.304.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Education et finances publiques en Espagne de 1850 à 1965</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Cliometrics has infiltrated economics - and helped to improve the discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Haupert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26331/1107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning outside the factory : a cliometric reappraisal on the impact of technological change on human capital accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey-Rose Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (4), pp.775-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2019.1630461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02611104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remoteness equals backwardness? Human capital and market access in the European regions: insights from the long run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Hippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.285-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09645292.2017.1401979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the fertility–education nexus: what triggered the French development process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey-Rose Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Economic History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), pp.357-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ereh/hex008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LXVe Congrès annuel de l’AFSE-2016. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (6), pp.961-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.276.0961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reichsbank : une banque de guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (138), pp.297-300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecofi.138.0297⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.127.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How Cliometrics has infiltrated economics - and helped to improve the discipline</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliométrie de l’enseignement supérieur : une analyse expérimentale de la théorie de l’engorgement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Haupert</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.149-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Learning outside the factory : a cliometric reappraisal on the impact of technological change on human capital accumulation</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « paradoxe » démographico-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122 (2), pp.103 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.122.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation, productivité et gain. Retour sur les approches critiques de l’enchaînement causal de la théorie du capital humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Oeconomica Posnaniensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.137 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18559/SOEP.2016.3.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education, Defense Spending and Economic Growth in Japan: 1868-1940. Understanding the Time Series Dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Chapelain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Audrey-Rose Menard</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.951-970</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliometrics and general equilibrium: a pathbreaking analysis revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics and business review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18559/ebr.2015.1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ’Jump’ in the Stochasticity of the Solow-Swan Economic Growth Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamata Parhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.905 - 917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new monthly chronology of the US industrial cycles in the prewar economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfs.2014.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146800v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial introduction : Cliometrics of transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Wallusch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics and business review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18559/ebr.2015.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A revision of the US business-cycles chronology 1790-1928</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.234-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122519v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cliométrie de l'éducation en perspective historique et comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Oeconomica Posnaniensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (12), pp.146-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Foundations of Female Empowerment Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (4), pp.587 - 597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.244.0587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économétrie historique des salaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.1293-1308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03394949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary efficiency and distributive effects of inertia in cross-country life-satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamata Parhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.1335-1356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New tools to assess fiscal and financial vulnerabilities in advanced economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Borgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bouthevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (6), pp.587--588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2013.861585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La masse salariale de l'Allemagne: 1810-1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.1269-1292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuznets versus Kondratieff : An essay in historical macroeconometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.81 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.067.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new international database on education quality: 1965-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Altinok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (11), pp.1212-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2013.868592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071787v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence dynamics of output: Do stochastic shocks and social polarization matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamata Parhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2012.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Stagnation to Sustained Growth: The Role of Female Empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (3), pp.545 - 549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/aer.103.3.545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et croissance économique : une histoire du lien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp. 1049-1076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and Economic Growth in an Interdependent World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazoumana Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamata Parhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.733 - 749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/roie.12067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Bildungsökonomie vor dem Zweiten Weltkrieg : Ein Bestandteil moderner Wirtschaftstheorie und Wirtschaftspolitik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.315-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.38.2013.2.315-323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une théorie économique de la suréducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.1453-1468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00771675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions comptent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.124.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01752776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques ont-ils réellement tiré les leçons de la crise de 1929 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (8), pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in Historical Time Series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (3), pp.319-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.32.2007.3.319-324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Note on Juglar, Bonnet and the Intuition of the Interest Parity Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (4), pp.775-800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09672567.2019.1630461⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672560802480955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remoteness equals backwardness? Human capital and market access in the European regions: insights from the long run</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New international evidence on the cyclical behaviour of output : Kuznets swings reconsidered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralph Hippe</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09645292.2017.1401979⟩</w:t>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.719-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-006-9064-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instruction primaire en France au 19ème siècle. Une étude cliométrique du mythe de Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles San Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.1089-1363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is ‘Cliometrica' ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11698-006-0001-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instruction primaire en France au 19ème siècle. Une étude cliométrique du mythe de Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles San Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03394767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shock Persistence in Space : A Challenge for Cliometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.32.2007.3.325-334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How much could economics gain from history : the contribution of cliometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11698-006-0002-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliometrics or the Quantitative Projection of Social Sciences in the Past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (1), pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.32.2007.1.255-259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cycle économique chez Arthur Spiethoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 127 (6), pp.961-964. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.276.0961⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 117 (4), pp.631-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.174.0631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Behind the fertility–education nexus: what triggered the French development process?</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficience du marché boursier parisien : une analyse cliométrique et non paramétrique du temps présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...663 lines deleted...]
-                <w:t xml:space="preserve">Mamata Parhi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 50, pp.905 - 917</w:t>
+              <w:t xml:space="preserve">, 2006, 34, pp.171-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reichsbank, 1876-1920. Une analyse institutionnelle et cliométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfs.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (137), pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliométrie et gestion : vers une nouvelle alliance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacek Wallusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and business review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18559/ebr.2015.1.2⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9-10 (168-169), pp.359-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.168-169.359-367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliometrics of Higher Education and Convergence in France : 1964-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Oeconomica Posnaniensia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (4), pp.320-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.31.2006.4.320-340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Persistence of Demographic Shocks and Economic Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Azomahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faustine Perrin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (1), pp.98-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2007.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chocs temporaires et permanents dans le PIB de la France, du Royaume-Uni et des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 124 (4), pp.587 - 597. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.244.0587⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 1 (116), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.161.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Économétrie historique des salaires en France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt des systèmes de gestion de bases de données relationnels en cliométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49, pp.1293-1308</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1121-1136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becker vs. Easterlin. A Cliometric Contribution to Population Dynamics in France after World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jahrbuch für Wirtschaftsgeschichte / Economic History Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (1), pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/jbwg.2006.47.1.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of Higher Education and Economic Growth during the European Construction. A Contribution to the Cliometrics of Growth (EU–15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2013.861585⟩</w:t>
+              <w:t xml:space="preserve">Research in Comparative and International Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2304/rcie.2006.1.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse spectrale renouvelée de la croissance comparée des séries du PIB dans les pays de l'OCDE: 1870-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (1), pp.234-244</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.33-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kuznets versus Kondratieff : An essay in historical macroeconometrics</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on “Constant gain learning and business cycles”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cep.067.0081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (1), pp.86-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2005.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La masse salariale de l'Allemagne: 1810-1989</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi devenir médecin, juriste, etc... ? Les leçons de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49, pp.1269-1292</w:t>
+              <w:t xml:space="preserve">Revue Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Note on Long Memory Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Demeulemeester</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2013.868592⟩</w:t>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39, pp.827-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-004-0436-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1861</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (15), pp.915-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504850600972253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Stagnation to Sustained Growth: The Role of Female Empowerment</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliometrics of Academic Careers and the Impact of Infrequent Large Shocks in Germany before 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faustine Perrin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Empirical Economic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...293 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Sources in France before World War I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (2), pp.315-323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12759/hsr.38.2013.2.315-323⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 30 (4), pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.30.2005.4.249-258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers une théorie économique de la suréducation ?</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe de Ferry : Une analyse cliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Guironnet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles San Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115 (4), pp.471-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.154.0471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les institutions comptent !</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cliométrie se rebiffe !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (48), pp.27-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les politiques ont-ils réellement tiré les leçons de la crise de 1929 ?</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cycles longs revisités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamel Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (8), pp.28-32</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.23-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Note on Juglar, Bonnet and the Intuition of the Interest Parity Relation</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in Historical Macroeconomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09672560802480955⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2008.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">New international evidence on the cyclical behaviour of output : Kuznets swings reconsidered</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Education the Cause for Iberian Economic Growth ? A Study in Econometric History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doliger</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (2), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.29.2004.2.147-159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Behandlung des Trends bei Simon Kuznets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (1), pp.271-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educational Development and Labour Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir El Murr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 42, pp.719-737. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 38, pp.127-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Advances in Historical Time Series Analysis</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of Primary Schooling in France before the Ferry Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles San Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 32 (3), pp.319-324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12759/hsr.32.2007.3.319-324⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 29 (4), pp.190-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.29.2004.4.190-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...2564 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Comparative Economics of Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compare: A Journal of Comparative and International Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (1), pp.3-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0305792032000180433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278626v1</w:t>
-              </w:r>
-[...240 lines deleted...]
-                <w:t xml:space="preserve">hal-00278627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépenses militaires, moteur de la croissance économique japonaise ?</w:t>
               </w:r>
@@ -8044,51 +8044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cobweb Model of Higher Education and Labour Market Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir El Murr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brussels Economic Review </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47 (3/4), pp.409-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8413,51 +8413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliometrics of Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Diebolt; Michael Haupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cliometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.661-680, 2024, 978-3-031-35582-0. </w:t>
@@ -9202,51 +9202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Diebolt; Michael Haupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cliometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.177-195, 2016, Springer reference, 978-3-642-40407-8</w:t>
@@ -9520,51 +9520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Cycles under Test : A Spectral Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tessaleno C. Devezas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kondratieff Waves, Warfare and World Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kondratieff Waves, Warfare and World Security, pp.39-47, 2006, 978-1-58603-588-4</w:t>
@@ -9789,50 +9789,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dating business cycles in France: a reference chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Aviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Doz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cycles économiques de la France : une datation de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Aviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9877,73 +9995,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating business cycles in France:A reference chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9995,469 +10113,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPCN - BILAN DE MANDATURE 2016 – 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coutard</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">hal-03413289v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliometrics of Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Triacca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patents in the Long Run : Theory, History and Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929514v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03215675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new monthly chronology of the US industrial cycles in the prewar economy</w:t>
               </w:r>
@@ -10802,215 +10802,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Business Cycles in the Run of History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bismans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.VI, 94, 2016, SpringerBriefs in Economics, 978-3-319-24323-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Distribution and Diffusion of New Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapas Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamata Parhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 236 p., 2016, India studies in business and economics, 978-3-319-32743-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding demographic transitions : an overview of French historical statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.176, 2016, 978-3-319-44650-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Cliometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11019,145 +11107,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Haupert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Diebolt; Michael Haupert. Springer-Verlag, 590 p., 2016, Springer reference, 978-3-642-40407-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761892v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01762000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée économique allemande</w:t>
               </w:r>
@@ -11505,51 +11505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.159.0207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haupert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.344.0509" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Altinok" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.341.0081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Hippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Demailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44265-023-00019-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aviat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-023-00276-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.7214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/ejes-2022-0111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36368/njedh.v8i2.290" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Mishra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.05.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Chapelain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rose Menard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-019-00199-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.301.0001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.138.0297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Rose Menard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1630461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2017.1401979" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.276.0961" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/hex008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02552351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0291" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.122.0103" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Canals" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18559/SOEP.2016.3.6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18559/ebr.2015.1.5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01735867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Parhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01146800v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2014.06.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wallusch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18559/ebr.2015.1.2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01745891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.244.0587" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borgy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouthevillain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.861585" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122519v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.067.0081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071787v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Demeulemeester" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.868592" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.103.3.545" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Gupta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.09.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoumana Ouattara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/262DCCE4DF1B229DA8BC1EC93DA73A2419128012/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.38.2013.2.315-323" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guironnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Trabelsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560802480955" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doliger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-006-9064-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQZ7DZ8F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.32.2007.3.319-324" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-006-0001-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daures" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.32.2007.3.325-334" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-006-0002-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.32.2007.1.255-259" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.174.0631" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5DM28PW7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.31.2006.4.320-340" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Azomahou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2007.08.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7RQGP9W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279389v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.161.0065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.168-169.359-367" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78CTTBN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278712v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/jbwg.2006.47.1.97" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278713v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2304/rcie.2006.1.1.3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2005.10.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0R1WDT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600972253" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279246v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278693v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.30.2005.4.249-258" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guiraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-004-0436-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-58GQ2QT5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279120v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.154.0471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2008.03.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHST7L6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.29.2004.4.190-195" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305792032000180433" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278997v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Murr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.29.2004.2.147-159" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0439" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2003.12.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2MV0JWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278996v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279435v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511268v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003614241" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01624-9_2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35583-7_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;try" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738355v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190625979.013.552" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fouquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-22333-5_2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762538v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3077-le-temps-dans-les-sciences-sociales-temporalites-plurielles-et-defis-de-la-mesure.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762217v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279460v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279447v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28556-3_9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ferrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03678309v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215675v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goutte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Triacca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140957v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Dynamics of Distribution and Diffusion of New Technology: A Contribution to the Historical, Economic and Social Route of a Developing Economy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761892v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aimar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bismans" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kyrtsou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.159.0207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haupert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Altinok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.341.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.344.0509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Hippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Demailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44265-023-00019-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aviat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-023-00276-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.7214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/ejes-2022-0111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36368/njedh.v8i2.290" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Mishra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.05.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Chapelain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rose Menard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-019-00199-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.301.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.138.0297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Rose Menard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1630461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2017.1401979" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/hex008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.276.0961" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02552351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0291" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.122.0103" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Canals" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18559/SOEP.2016.3.6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18559/ebr.2015.1.5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01735867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Parhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01146800v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2014.06.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wallusch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18559/ebr.2015.1.2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01745891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.244.0587" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borgy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouthevillain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.861585" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.067.0081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071787v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Demeulemeester" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.868592" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Gupta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.09.034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.103.3.545" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoumana Ouattara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/262DCCE4DF1B229DA8BC1EC93DA73A2419128012/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.38.2013.2.315-323" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guironnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01752776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.124.0003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Trabelsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.32.2007.3.319-324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560802480955" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doliger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-006-9064-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQZ7DZ8F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daures" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-006-0001-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.32.2007.3.325-334" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-006-0002-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.32.2007.1.255-259" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.174.0631" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5DM28PW7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.233" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.168-169.359-367" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78CTTBN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.31.2006.4.320-340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Azomahou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2007.08.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7RQGP9W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.161.0065" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278712v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/jbwg.2006.47.1.97" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278713v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2304/rcie.2006.1.1.3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2005.10.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0R1WDT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guiraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-004-0436-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-58GQ2QT5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600972253" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.30.2005.4.249-258" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.154.0471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2008.03.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHST7L6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278627v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.29.2004.2.147-159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Murr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.29.2004.4.190-195" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305792032000180433" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0439" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2003.12.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2MV0JWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278996v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279435v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511268v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003614241" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01624-9_2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35583-7_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;try" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738355v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190625979.013.552" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fouquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-22333-5_2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762538v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3077-le-temps-dans-les-sciences-sociales-temporalites-plurielles-et-defis-de-la-mesure.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762217v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279460v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279447v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28556-3_9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ferrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159739v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03678309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215675v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goutte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Triacca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140957v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762000v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aimar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bismans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Dynamics of Distribution and Diffusion of New Technology: A Contribution to the Historical, Economic and Social Route of a Developing Economy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kyrtsou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>