--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -73,50 +73,92 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">claude-doussan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-9727-8281</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">057283729</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -139,8971 +181,9105 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate biology, physics and chemistry for a better description of soil water dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 214, pp.110057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinning enhances hydraulic safety but not growth resistance to drought in Atlas cedar on the long-term</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EA-ERT: a new ensemble approach to convert time-lapse ERT data to soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+                <w:t xml:space="preserve">B. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">S.D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Carrière</w:t>
+                <w:t xml:space="preserve">N.K. Martin-Stpaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 673, pp.135451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494963v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Use of Ground-Based GNSS-R and Sentinel-2 Imagery for Soil Moisture Estimation Across an Irrigated Grassland</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thinning enhances hydraulic safety but not growth resistance to drought in Atlas cedar on the long-term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Johansen</w:t>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Almashharawi</w:t>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Lopez Valencia</w:t>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555000⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 378, pp.111019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069632v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for biomass water equivalent variations in soil moisture retrievals from cosmic ray neutron sensor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic Use of Ground-Based GNSS-R and Sentinel-2 Imagery for Soil Moisture Estimation Across an Irrigated Grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel M El Hajj</w:t>
+                <w:t xml:space="preserve">Marcel El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schrön</w:t>
+                <w:t xml:space="preserve">Susan Steele-Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Kasper Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Almashharawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Lopez Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109493⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168356v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A free energy based model for water transfer in amphiphilic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beltrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 198, pp.104915. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of drop infiltration into a thin amphiphilic porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beltrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 684, pp.35 - 46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.12.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What impact does agricultural animal traction have on soil health? Preliminary experimentation in organic market gardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilad.2025.100059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for biomass water equivalent variations in soil moisture retrievals from cosmic ray neutron sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pouget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Samer K Al-Mashharawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan C Steele-Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schrön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 313, pp.109493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266290v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619698v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les racines pour moduler les impacts des déficits en eau et améliorer la gestion de l’eau dans les agrosystèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Chemical diversity of crop root mucilages: Implications for their maximal water content and decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Lapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8144⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.100858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2024.100858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648207v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Hydrological Impact of Gravity‐Fed Irrigation on Groundwater Recharge Using Long‐Term Isotope Monitoring and Modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Utiliser les racines pour moduler les impacts des déficits en eau et améliorer la gestion de l’eau dans les agrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.70022⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anticiper pour mieux planifier : quelle demande en eau pour quelle agriculture demain ?, 45, pp.8144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842793v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 341 (Juin 2024), pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734807v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa-Khaly Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (18), pp.3393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04665786v1</w:t>
+                <w:t xml:space="preserve">hal-04734807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620699v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution satellite imagery to assess orchard characteristics impacting water use</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Assessing the Hydrological Impact of Gravity‐Fed Irrigation on Groundwater Recharge Using Long‐Term Isotope Monitoring and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108763⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.70022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535690v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical diversity of crop root mucilages: Implications for their maximal water content and decomposition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2024.100858⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195 (4), pp.2668-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04473588v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative benchmarking of functional-structural root architecture models: Quantitative comparison of simulated root water uptake</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High-resolution satellite imagery to assess orchard characteristics impacting water use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diad005⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 295, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191593v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Collaborative benchmarking of functional-structural root architecture models: Quantitative comparison of simulated root water uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher K Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M Delory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diad005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689408v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danjon</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517541v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased exopolysaccharide production and microbial activity affect soil water retention and field performance of tomato under water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2021.100408⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13223218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480484v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Beroueg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13223218⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467435v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">Increased exopolysaccharide production and microbial activity affect soil water retention and field performance of tomato under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2021.100408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02283729v1</w:t>
+                <w:t xml:space="preserve">hal-03480484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call for Participation: Collaborative Benchmarking of Functional-Structural Root Architecture Models. The Case of Root Water Uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00316⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.105349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03163308v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Simioni</w:t>
+                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296368v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exopolysaccharides in the rhizosphere: A comparative study of extraction methods. Application to their quantification in Mediterranean soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Gall</w:t>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107961⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.134332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03088006v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Olioso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111285v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">Call for Participation: Collaborative Benchmarking of Functional-Structural Root Architecture Models. The Case of Root Water Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02525931v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ladier</w:t>
+                <w:t xml:space="preserve">Exopolysaccharides in the rhizosphere: A comparative study of extraction methods. Application to their quantification in Mediterranean soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.107961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02394661v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanner-Based Minirhizotrons Help to Highlight Relations between Deep Roots and Yield in Various Wheat Cultivars under Combined Water and Nitrogen Deficit Conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.46-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625945v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and Imaging the Soil-root-water System with a Light Transmission 2D Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Scanner-Based Minirhizotrons Help to Highlight Relations between Deep Roots and Yield in Various Wheat Cultivars under Combined Water and Nitrogen Deficit Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3190⟩</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9060297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617640v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’eau du sol : questions, méthodes et outils Exemples d’application sur deux plateformes champs du réseau « PHENOME »</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring and Imaging the Soil-root-water System with a Light Transmission 2D Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608315v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de débit sur un lysimètre en milieu agricole à sol non remanié</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Mesure de l’eau du sol : questions, méthodes et outils Exemples d’application sur deux plateformes champs du réseau « PHENOME »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gavaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.7-29</w:t>
+              <w:t xml:space="preserve">, 2017, 90, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607374v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking electrical methods for rapid estimation of root biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Erel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-016-0133-7⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 412 (1), pp.115-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349816v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root age distribution: how does it matter in plant processes? A focus on water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Vetterlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 407 (1-2), pp.145-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-2849-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mesure de débit sur un lysimètre en milieu agricole à sol non remanié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Pallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.7-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604827v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Water Cycle, a Potential Source of the Bacterial Pathogen Bacillus cereus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking electrical methods for rapid estimation of root biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/356928⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-016-0133-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315073v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capteurs en agriculture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Water Cycle, a Potential Source of the Bacterial Pathogen Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M. S. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Oriol-Gagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.356928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/356928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606758v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified estimation of unsaturated soil hydraulic conductivity using bulk electrical conductivity and particle size distribution.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les capteurs en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boshra Behroozinezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 419, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318829v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified estimation of unsaturated soil hydraulic conductivity using bulk electrical conductivity and particle size distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Simplified estimation of unsaturated soil hydraulic conductivity using bulk electrical conductivity and particle size distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Neyshabouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boshra Behroozinezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 51 (1), pp.23 - 33. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648103v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drought and heat stresses on plant growth and yield: a review.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simplified estimation of unsaturated soil hydraulic conductivity using bulk electrical conductivity and particle size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Neyshabouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Kondracka</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boshra Behroozinezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/intag-2013-0017⟩</w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.23 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318641v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Mesgouez</w:t>
+                <w:t xml:space="preserve">Effect of drought and heat stresses on plant growth and yield: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lipiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nosalewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kondracka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">International Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.463-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/intag-2013-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314852v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of soil-specific streaming potential electrical parameters from hydrodynamic characteristics of partially saturated soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2011.0086⟩</w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735721v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of Soil-Specific Streaming Potential Electrical Parameters from Hydrodynamic Characteristics of Partially Saturated Soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Derivation of soil-specific streaming potential electrical parameters from hydrodynamic characteristics of partially saturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.10.2136/vzj2011.0086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2011.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318342v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of corn (Zea mays L.) on the local and overall root development of young rubber tree (Hevea brasiliensis Muel. Arg)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
+                <w:t xml:space="preserve">Derivation of Soil-Specific Streaming Potential Electrical Parameters from Hydrodynamic Characteristics of Partially Saturated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Serra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-010-0386-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00539787v1</w:t>
+                <w:t xml:space="preserve">hal-01318342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of unsaturated soil hydraulic conductivity with electrical conductivity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of corn (Zea mays L.) on the local and overall root development of young rubber tree (Hevea brasiliensis Muel. Arg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santimaitree Gonkhamdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krirk Pannengpetch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 334 (1-2), pp.335-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-010-0386-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008WR007309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666935v1</w:t>
+                <w:t xml:space="preserve">bioemco-00539787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the spatial variability of root water uptake of maize and sorghum at the field scale by electrical resistivity tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Soil compaction modifies morphological characteristics of seminal maize roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Konopka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant, Soil and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668971v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil compaction modifies morphological characteristics of seminal maize roots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estimation of the spatial variability of root water uptake of maize and sorghum at the field scale by electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Srayeddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Soil and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 319 (1-2), pp.185-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-008-9860-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655957v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant root growth, architecture and function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prediction of unsaturated soil hydraulic conductivity with electrical conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Crespi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-9929-9⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (12), pp.W10408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008WR007309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668991v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating root elongation rates from morphological measurements of the root tip</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Plant root growth, architecture and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Hodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Pierret</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Merchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Crespi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Volume 328 (1-2), pp.35-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0079-x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 321 (1-2), pp.153-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-9929-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00447836v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil compaction heterogeneity and moisture on maize (Zea mays L.) root and shoot development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estimating root elongation rates from morphological measurements of the root tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Soil and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Volume 328 (1-2), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0079-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664481v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00447836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive monitoring of water infiltration in a silty clay loam soil using Spectral Induced Polarization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact of soil compaction heterogeneity and moisture on maize (Zea mays L.) root and shoot development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Konopka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Florsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant, Soil and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (12), pp.509-519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660206v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming current generation in two-phase flow conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-invasive monitoring of water infiltration in a silty clay loam soil using Spectral Induced Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL028878⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.W08402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00404322v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root functional architecture : A framework for modeling the interplay between roots and soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Streaming current generation in two-phase flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Matthäi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (3), pp.L03306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL028878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2006.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-00190010v1</w:t>
+                <w:t xml:space="preserve">insu-00404322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake by plant roots: II - Modelling of water transfer in the soil root-system with explicit account of flow within the root system - Comparison with experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Root functional architecture : A framework for modeling the interplay between roots and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-004-7904-z⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.269-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2006.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02669082v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00190010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake by plant roots: I - Formation and propagation of a water extraction front in mature root systems as evidenced by 2D light transmission imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Water uptake by plant roots: II - Modelling of water transfer in the soil root-system with explicit account of flow within the root system - Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Pierret</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 283 (1-2), pp.83-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-004-7903-0⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 283 (1-2), pp.99-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-7904-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661585v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variations in axial conductance of primary and first-order lateral roots of a maize crop as predicted by a model of the hydraulic architecture of root systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Water uptake by plant roots: I - Formation and propagation of a water extraction front in mature root systems as evidenced by 2D light transmission imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 282 (1-2), pp.117-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-005-5373-7⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 283 (1-2), pp.83-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-7903-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659385v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional detection methodology is limiting our ability to understand the roles and functions of fine roots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variations in axial conductance of primary and first-order lateral roots of a maize crop as predicted by a model of the hydraulic architecture of root systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 282 (1-2), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-005-5373-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677817v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soil-root water transport with non-uniform water supply and heterogeneous root distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Conventional detection methodology is limiting our ability to understand the roles and functions of fine roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bussières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 260, pp.205-224</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 166, pp.967-980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670181v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural analysis and synthesis of the plum tree root system in an orchard using a quantitative modelling approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modeling soil-root water transport with non-uniform water supply and heterogeneous root distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bussières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 251 (1), pp.1-11. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 260, pp.205-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02678446v1</w:t>
+                <w:t xml:space="preserve">hal-02670181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing plant roots in their environment: current imaging options and specific contribution of two-dimensional approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Architectural analysis and synthesis of the plum tree root system in an orchard using a quantitative modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Mc Kirby</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2003019⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 251 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022961513239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886199v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil exploration and resource acquisition by plant roots: an architectural and modelling point of view</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Observing plant roots in their environment: current imaging options and specific contribution of two-dimensional approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Pierret</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mc Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 23 (5-6), pp.419-431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2003027⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 23 (5-6), pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2003019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886193v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of self-potential and unsaturated water flow with time in sandy loam and clay loam soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Soil exploration and resource acquisition by plant roots: an architectural and modelling point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Thony</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (5-6), pp.419-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2003027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683046v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of SP and unsaturated water flow in loam and clay soils : a seasonal field study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of xylem development on axial hydraulic conductance within Prunus root systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thony</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 267, pp.173-185</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.479-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108154v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of xylem development on axial hydraulic conductance within Prunus root systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Variations of self-potential and unsaturated water flow with time in sandy loam and clay loam soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Pierret</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Thony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.479-487</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267, pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674771v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction on below-ground environment and resource acquisition, with special reference on trees. Simulation models should include plant structure and function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Temporal variations of SP and unsaturated water flow in loam and clay soils : a seasonal field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 57 (5-6), pp.513-520</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267, pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684857v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction on below-ground environment and resource acquisition, with special reference on trees. Simulation models should include plant structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 57 (5), pp.513-520. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 57 (5-6), pp.513-520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883357v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake by two contrasting root systems (maize, peach tree) : results from a model of hydraulic architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An introduction on below-ground environment and resource acquisition, with special reference on trees. Simulation models should include plant structure and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57 (5), pp.513-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2000138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685822v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake by two contrasting root systems (maize, peach tree): results from a model of hydraulic architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Water uptake by two contrasting root systems (maize, peach tree) : results from a model of hydraulic architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pagès</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (3-4), pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885928v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River-groundwater exchanges, bank filtration, and groundwater quality : ammonium behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Water uptake by two contrasting root systems (maize, peach tree): results from a model of hydraulic architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Detay</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 27 (6), pp.1418-1427</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (3-4), pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691364v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the hydraulic architecture of root systems : an integrated approach to water absorption-distribution of axial and radial conductances in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 81 (2), pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the hydraulic architecture of root systems : an integrated approach to water absorption. Model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 81 (2), pp.213-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River bank filtration : modelling of the changes in water chemistry with emphasis on nitrogen species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">River-groundwater exchanges, bank filtration, and groundwater quality : ammonium behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Detay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 25, pp.129-156</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (6), pp.1418-1427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691682v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts rivière-nappe et effet filtre des berges. Application aux transferts de l'azote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">River bank filtration : modelling of the changes in water chemistry with emphasis on nitrogen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Detay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8, pp.16-21</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25, pp.129-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714396v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled use of thermal and hydraulic head data to characterize river-groundwater exchanges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Transferts rivière-nappe et effet filtre des berges. Application aux transferts de l'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Detay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 153, pp.215-229</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708630v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coupled use of thermal and hydraulic head data to characterize river-groundwater exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 153, pp.215-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Non-steady state diffusion and advection model of transient concentration-depth profiles from the barbados accretionary complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Boullègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 16 (4), pp.363-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9113,8918 +9289,8918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche ensembliste pour convertir les données de tomographie de résistivité électrique en teneur en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.K. Martin Stpaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Géophysique des Sols et des Formations Superficielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Avignon, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION DES PROPRIETES HYDRAULIQUES DU SOL PAR INVERSION JOINTE ELECTRIQUE-HYDRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du réseau GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Irrigated Mediterranean Crops in Southeastern France from Sentinel 1 &amp; 2 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4932-4935, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Caire, Egypt. pp.1531-1536, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of Sentinel Products for Monitoring Water Status of Agricultural Plots and Phenology of Cherry Trees in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopez-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urie Zohore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Khaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5602-5605, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WeedElec: a robotic research platform for individual weed detection and selective electrical weeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Abdelghafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Rudnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.695-702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790226v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water isotope monitoring to study transpiration and tree drought responses on Mediterranean karst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
+                <w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH international congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562322v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDSURF Effet de la réduction de la surface foliaire sur la sensibilité des arbres à la sécheresse. Approches empirique et fonctionnelle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Water isotope monitoring to study transpiration and tree drought responses on Mediterranean karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFORCE 2019 Forêt et changement climatique : accompagner la décision d’adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Apr 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">46th IAH international congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737694v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Réservoir Utilisable des sols, un concept multidisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">REDSURF Effet de la réduction de la surface foliaire sur la sensibilité des arbres à la sécheresse. Approches empirique et fonctionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">AFORCE 2019 Forêt et changement climatique : accompagner la décision d’adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788862v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le Réservoir Utilisable des sols, un concept multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788861v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Plant Roots Modify The Soil Water Retention Properties of Rhizospheric Soil ? Evidences from the field and controlled conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change and Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réserve Utile : concepts, outils, controverses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using electric resistivity tomography as a proxy for the total water ressource available to Mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. K. Martin St-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du RMT Sols et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Orléans, France. 40 p</w:t>
+              <w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595478v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">La Réserve Utile : concepts, outils, controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Collectif Ruedessols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Atelier du RMT Sols et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orléans, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788329v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using electric resistivity tomography as a proxy for the total water ressource available to Mediterranean forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+                <w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Roman Dobarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607161v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Crop systems and plant roots can modify the soil water holding capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maud Seger</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801484v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols, du profil de sol au territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo France. FRA., Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791994v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length does not always matter – Root traits and rhizosphere attributes determining phosphorus acquisition efficiency in field-grown maize genotypes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols, du profil de sol au territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Symposium of the International Society of Root Research ( ISRR9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">Séminaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo France. FRA., Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740654v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizosphere: a leverage for tolerance to water deficits of soil microflora ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Length does not always matter – Root traits and rhizosphere attributes determining phosphorus acquisition efficiency in field-grown maize genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Erel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Campos-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca San Segundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">9. Symposium of the International Society of Root Research ( ISRR9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742670v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop systems and plant roots can modify the soil water holding capacity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Rhizosphere: a leverage for tolerance to water deficits of soil microflora ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legendre</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742815v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test of different metal electrodes for IP measurement in time domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA, CSSA &amp; SSSA International Annual Meeting " Grand challenges, great solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, LongBeach, United States</w:t>
+              <w:t xml:space="preserve"> 3rd international workshop on Induced Polarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192515v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year Assessment of a Land Surface Model: Impact of the Uncertainty on Soil Parameters on the Evapotranpiration of a Mediterranean Crop Site.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Martin</w:t>
+                <w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Vereecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulf Amelung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">ASA, CSSA &amp; SSSA International Annual Meeting " Grand challenges, great solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, LongBeach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336758v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year assessment of a land surface model: Impact of the uncertainty on soil parameters on the evapotranpiration of a mediterranean crop site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Multi-year Assessment of a Land Surface Model: Impact of the Uncertainty on Soil Parameters on the Evapotranpiration of a Mediterranean Crop Site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evapotranspiration: challenges in measurement and modeling from leaf to the landscape scale and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society of Agricultural and Biological Engineers (ASABE). USA., Apr 2014, Raleigh, United States. 99 p</w:t>
+              <w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739175v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Plant Roots Modify The Soil Water Retention Properties of Rhizospheric Soil ? Evidences from the field and controlled conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Multi-year assessment of a land surface model: Impact of the uncertainty on soil parameters on the evapotranpiration of a mediterranean crop site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, American Geophysical Union, Etats-Unis, Dec 2014, Washington, United States</w:t>
+              <w:t xml:space="preserve">Evapotranspiration: challenges in measurement and modeling from leaf to the landscape scale and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Agricultural and Biological Engineers (ASABE). USA., Apr 2014, Raleigh, United States. 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479429v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of different metal electrodes for IP measurement in time domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Do Plant Roots Modify The Soil Water Retention Properties of Rhizospheric Soil ? Evidences from the field and controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Czarnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. international workshop on Induced Polarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, American Geophysical Union, Etats-Unis, Dec 2014, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606782v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of different metal electrodes for IP measurement in time domain.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Test of different metal electrodes for IP measurement in time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3rd international workshop on Induced Polarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">3. international workshop on Induced Polarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336945v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Naples, Italy. 966 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought and water stress of crops: a look at the soil-root system interplay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Srayeddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging and relaxometry as tools to investigate water distribution in soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference; Colloquium on Mobile Magnetic Resonance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748806v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic resonance imaging and relaxometry as tools to investigate water distribution in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Conference; Colloquium on Mobile Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bologne; Leipzig, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3562235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336990v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi in situ de l’infiltration dans un coussoul de Crau par traçage coloré et tomographie électrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-Claude Gaudu</w:t>
+                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint Martin de Crau, France</w:t>
+              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607623v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la recharge de la nappe a l'echelle parcellaire par l'irrigation par submersion : une approche couplée Hydrologie-géophysique, Milieux poreux et transferts hydriques.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suivi in situ de l’infiltration dans un coussoul de Crau par traçage coloré et tomographie électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Branquinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Debroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Scientifiques du GFHN - Milieux Poreux et Géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338671v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la recharge de la nappe a l'echelle parcellaire par l'irrigation par submersion : une approche couplée Hydrologie-géophysique, Milieux poreux et transferts hydriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t>
+              <w:t xml:space="preserve">Les Journées Scientifiques du GFHN - Milieux Poreux et Géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809492v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t>
+              <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336964v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated fires and droughts threaten functional biodiversity in Mediterranean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements des méthodes géoélectriques (potentiel spontané, résistivité électrique et polarisation induite) en hydrogéologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">Flux d'eau d'infiltration et de recharge: une approche de la colonne à la parcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bogner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762143v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Doussan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.227-232</w:t>
+              <w:t xml:space="preserve">Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586852v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux d'eau d'infiltration et de recharge: une approche de la colonne à la parcelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Florsch</w:t>
+                <w:t xml:space="preserve">Développements des méthodes géoélectriques (potentiel spontané, résistivité électrique et polarisation induite) en hydrogéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Cerepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763838v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Durand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761855v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Durand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake by plant roots: experimental and modelling study of water transfer in the soil / root system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the heterogeneity of root water uptake using a model of the hydraulic architecture of root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrique d'un écosystème forestier méditerranéen mélangé. Site de Lamanon. Pin d'Alep, chêne vert, buis. 1ers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen William Hallgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Forêts hétérogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Nancy, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing plant roots in their environment: current imaging options and specific contribution of two-dimensional approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Soil exploration and resource acquisition by plant roots: an architectural and modelling point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Mc Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rhizosphere conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829982v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil exploration and resource acquisition by plant roots: an architectural and modelling point of view</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Observing plant roots in their environment: current imaging options and specific contribution of two-dimensional approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Pierret</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mc Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rhizosphere conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827863v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D de l'architecture racinaire du pêcher au verger: typologie racinaire et processus élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque international sur l'arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution temporelle du potentiel spontané et du flux d'eau non-saturé dans un sol sablo-limoneux et limono-argileux de cases lisimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Thony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PNRH géophysique - hydrologie 99 : un premier compte-rendu des expérimentations menées sur le site INRA d'Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PNRH 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction on below-ground environment and resource acquisition, with special reference on trees. Simulation models should include plant structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International workshop on functional-structural tree models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PNRH 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of root water uptake in relation with the heterogeneous distribution of water in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan hydrique en agrométéorologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'arbre hydraulique du système racinaire : mieux prendre en compte la plante dans les transferts sol-racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan hydrique en agrométéorologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Transferts d'eau et de chaleur dans le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Tournebize</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764905v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts d'eau et de chaleur dans le sol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bilan hydrique en agrométéorologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Moreau</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766486v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pratiques culturales sur la variabilité spatiale du carbone organique de la parcelle au bassin versant à l’aide d’images satellitaires Sentinel-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de FairCarboN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Le Croizic, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-calibration de spectromètres NIRS pour la prédiction du Carbone et de l’Azote dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ièmes Rencontres du réseau National INRA NIRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lusignan, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop systems and plant roots can modify the soil water retention properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement physico-chimique de la rhizosphère pourrait-il être un levier de tolérance de la microflore face aux stress hydriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. colloque de l'Association Francophone d'Ecologie Microbienne AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Anglet, France. , 143 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système de cultures modifie le Réservoir Utilisable d'horizons profonds de sols en une décennie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+                <w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Vereecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vanderborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Andrea Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulf Amelung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739584v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial biomass and catabolic activities in the rhizosphere as impacted by P fertilization, a field study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le système de cultures modifie le Réservoir Utilisable d'horizons profonds de sols en une décennie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268842v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial biomass and catabolic activities in the rhizosphere as impacted by P fertilization, a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Sevenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t>
+              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192514v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7th Hymex workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing resource Uptake from Roots under stress in cereal crops; the EURoot Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eelco Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental setup in Avignon (South of France) for the multiscale study of preferential flow in soil and of groundwater recharge processes.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+                <w:t xml:space="preserve">An experimental setup in Avignon (South of France) composed of an agricultural field and of a large scale undisturbed lysimeter for the multiscale study of preferential flow in soil and of groundwater recharge processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Debroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">4th International congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335963v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of plantation, soil humidity and soil depth influence catabolic structure of microbial communities in maize crop system.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+                <w:t xml:space="preserve">An experimental setup in Avignon (South of France) for the multiscale study of preferential flow in soil and of groundwater recharge processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335717v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental setup in Avignon (South of France) composed of an agricultural field and of a large scale undisturbed lysimeter for the multiscale study of preferential flow in soil and of groundwater recharge processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Density of plantation, soil humidity and soil depth influence catabolic structure of microbial communities in maize crop system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606187v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des transferts hydriques préférentiels dans les sols lors des irrigations gravitaires en utilisant la tomographie de résistivité électrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring soil to groundwater preferential ﬂow during border irrigation using time-lapse ERT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts, Vol. 13, EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated droughts and fires mutually increase their impact on forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUFRO world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.57-58, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we use electrical conductivity for predicting unsaturated soil hydraulic conductivity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18034,163 +18210,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTES DU 14ème COLLOQUE DE GEOPHYSIQUE DES SOLS ET DES FORMATIONS SUPERFICIELLES (GEOFCAN 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du réseau GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Avignon, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/1EP4-WW45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18200,283 +18376,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts et changement climatique : comprendre et modéliser le fonctionnement hydrique des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 144 p., 2022, Synthèses, 978-2-7592-3457-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3458-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site atelier Fontanille: infiltration, recharge, écoulements préférentiels et transport de polluants vers les nappes. Rapport no.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18486,1238 +18662,1238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting Plant Roots at Light: Temporal Imaging of Plant Roots and Soil Water with a Light Transmission Technique for Linking Water and Root Observations to Soil–Plant Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2395, Springer New York, pp.227-246, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1816-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception des idéotypes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard G.; Stengel P; Lemaire G; Cellier P; Valceshini E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.226-234, 2019, 978-2-7592-2938-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prélèvement d’eau par les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourrié G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols au cœur de la zone critique –Vol. 3 : Circulation de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, ISTE, pp.91-127, 2018, 978-1-78405-382-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Uptake by Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourrié G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, John Wiley &amp; Sons, Inc.; ISTE, pp.85-119, 2018, 978-1-78630-217-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119438045.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root water uptake: toward 3-D functional approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Magnetic Resonance Imaging and Relaxometry as Tools to Investigate Water Distribution in Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic resonance in porous media Book Series: AIP Conference Proceedings,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3562235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318334v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging and Relaxometry as Tools to Investigate Water Distribution in Soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Root water uptake: toward 3-D functional approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic resonance in porous media Book Series: AIP Conference Proceedings,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317555v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations sol-plante et absorption hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité d'irrigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Editions, 2006, 9782743009106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizosphere models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Claassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter de Willigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Heinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 536 p., 2006, 3-905621-35-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations sol-plante et absorption hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité d'irrigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 1998, 2-7430-0244-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée de l'architecture racinaire et de l'absorption d'eau chez le maïs. Compte rendu des travaux 1992-1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le programme valorisation et protection des ressources en eau 1992-1995. 1. Valorisation des ressources en eau : résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALiBi : un exemple de modèle de transferts sol-végétation-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École-chercheurs en bioclimatologie. 1 - De la plante au couvert végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, pp. 489-503, 1996, 2-7380-0662-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19727,489 +19903,489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species variability of root-knot nematode infection dynamics through the simultaneous monitoring of both pathogen and host development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jauzion-Graverolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Caravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call for participation: Collaborative benchmarking of functional-structural root architecture models. The case of root water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin M Delory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake by plant roots: I - Formation and propagation of a water extraction front in mature root systems as evidenced by 2D light transmission imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId570"/>
+      <w:footerReference w:type="default" r:id="rId577"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20277,51 +20453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95368D52"/>
+    <w:nsid w:val="298AAFBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20508,51 +20684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-doussan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Steele-Dunne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Johansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Almashharawi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lopez Valencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K Al-Mashharawi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Steele-Dunne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109493" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cajot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hartmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.12.216" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lapie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corridor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2024.100858" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Black" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Delory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diad005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Black" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00316" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Postic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060297" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaudu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pallut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349816v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0133-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vetterlein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2849-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606758v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Neyshabouri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshra Behroozinezhad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR12158" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lipiec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosalewicz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kondracka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/intag-2013-0017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735721v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jougnot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00539787v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santimaitree Gonkhamdee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krirk Pannengpetch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0386-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27CRL0HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007309" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668971v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9860-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV26VZ2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655957v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Konopka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hodge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9929-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBH38CT9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00447836v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0079-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27HX9F05-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664481v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660206v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florsch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006114" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1C5D7ACA351846E13BA6C76CB5EB998BC8D1E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404322v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Matth&#228;i" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arora" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028878" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00190010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2006.0067" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669082v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7904-z" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E4A0B0684B4DB5D16B03B6575E9BAA738497EF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661585v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7903-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/967A57B2C786592301358D6201C4F71C78A32804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659385v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5373-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B69A0C2B0DF9E77D420FDB56B4B80AEBB448A92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677817v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Moran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670181v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022961513239" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A72483B8AEF78D1B907DD913A3D0CD179D7D2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Kirby" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003027" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thony" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674771v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883357v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000138" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885928v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691364v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686029v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691682v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714396v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708630v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toma" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paris" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862852v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boull&#232;gue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477082v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin Stpaul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clement" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141055v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ardouin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641920" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Rudnicki" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_83" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788862v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736434v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595478v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Collectif Ruedessols" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Martin St-Paul" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791994v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740654v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos-Soriano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca San Segundo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742670v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coronel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Toussaint" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742815v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606782v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336945v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336253v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Srayeddin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748806v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607623v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Branquinho" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586852v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763838v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogner" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761855v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759793v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758614v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829982v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Kirby" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827863v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763380v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764487v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771388v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835387v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765187v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770650v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771630v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764905v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766486v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pradel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790229v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608761v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602059v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739584v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgeois" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268842v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Sevenier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192514v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335963v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debroux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tison" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335717v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606187v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338668v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338665v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751182v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132500v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1EP4-WW45" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832296v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210413v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_11" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210449v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944411v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438045.ch3" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318334v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Javaux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821388v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823444v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Claassen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Willigen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl:10495" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842778v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835178v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765188v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397476v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jauzion-Graverolle" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faubert" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210395v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009562v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-doussan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9727-8281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057283729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Steele-Dunne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Johansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Almashharawi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lopez Valencia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cajot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104915" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hartmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.12.216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K Al-Mashharawi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Steele-Dunne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lapie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corridor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2024.100858" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Black" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Delory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diad005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Black" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Postic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3190" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vetterlein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2849-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaudu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pallut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349816v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0133-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Neyshabouri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshra Behroozinezhad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648103v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR12158" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318641v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lipiec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosalewicz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kondracka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/intag-2013-0017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jougnot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00539787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santimaitree Gonkhamdee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krirk Pannengpetch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0386-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27CRL0HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655957v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Konopka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9860-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV26VZ2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007309" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hodge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9929-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBH38CT9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00447836v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0079-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27HX9F05-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florsch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006114" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1C5D7ACA351846E13BA6C76CB5EB998BC8D1E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Matth&#228;i" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arora" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028878" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00190010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2006.0067" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7904-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E4A0B0684B4DB5D16B03B6575E9BAA738497EF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7903-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/967A57B2C786592301358D6201C4F71C78A32804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659385v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5373-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B69A0C2B0DF9E77D420FDB56B4B80AEBB448A92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677817v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Moran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678446v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022961513239" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A72483B8AEF78D1B907DD913A3D0CD179D7D2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886199v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Kirby" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886193v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003027" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674771v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thony" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684857v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000138" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885928v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686035v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686029v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691682v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714396v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708630v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862852v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boull&#232;gue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin Stpaul" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clement" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141055v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ardouin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979659v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641920" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325689v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Rudnicki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_83" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607161v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Martin St-Paul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595478v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Collectif Ruedessols" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742815v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791994v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740654v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos-Soriano" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca San Segundo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742670v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coronel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Toussaint" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336945v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postic" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606782v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336253v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Srayeddin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607623v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Branquinho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338671v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763838v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761855v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586852v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759793v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758614v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827863v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829982v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Kirby" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763380v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764487v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771388v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835387v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765187v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770650v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771630v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766486v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pradel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764905v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790229v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608761v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602059v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192514v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgeois" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268842v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Sevenier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606187v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335963v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debroux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tison" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335717v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338668v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338665v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751182v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132500v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1EP4-WW45" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832296v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210413v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_11" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210449v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944411v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438045.ch3" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318334v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Javaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821388v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823444v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Claassen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Willigen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl:10495" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842778v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835178v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765188v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397476v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jauzion-Graverolle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faubert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210395v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009562v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>