--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">057283729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=vKo6az4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -207,9079 +228,9079 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to integrate biology, physics and chemistry for a better description of soil water dynamics?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EA-ERT: a new ensemble approach to convert time-lapse ERT data to soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Michel</w:t>
+                <w:t xml:space="preserve">B. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Beltrame</w:t>
+                <w:t xml:space="preserve">S.D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cazaurang</w:t>
+                <w:t xml:space="preserve">N.K. Martin-Stpaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">R. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 673, pp.135451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404428v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EA-ERT: a new ensemble approach to convert time-lapse ERT data to soil water content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to integrate biology, physics and chemistry for a better description of soil water dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. Carrière</w:t>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.K. Martin-Stpaul</w:t>
+                <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Clément</w:t>
+                <w:t xml:space="preserve">Philippe Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Champollion</w:t>
+                <w:t xml:space="preserve">Simon Cazaurang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135451⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 214, pp.110057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591994v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinning enhances hydraulic safety but not growth resistance to drought in Atlas cedar on the long-term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 378, pp.111019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Use of Ground-Based GNSS-R and Sentinel-2 Imagery for Soil Moisture Estimation Across an Irrigated Grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Steele-Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Almashharawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Lopez Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A free energy based model for water transfer in amphiphilic soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for biomass water equivalent variations in soil moisture retrievals from cosmic ray neutron sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samer K Al-Mashharawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan C Steele-Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schrön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104915⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, pp.109493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965328v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of drop infiltration into a thin amphiphilic porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A free energy based model for water transfer in amphiphilic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beltrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.12.216⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.104915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892134v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What impact does agricultural animal traction have on soil health? Preliminary experimentation in organic market gardening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model of drop infiltration into a thin amphiphilic porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Florian Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beltrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilad.2025.100059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 684, pp.35 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.12.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118147v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for biomass water equivalent variations in soil moisture retrievals from cosmic ray neutron sensor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What impact does agricultural animal traction have on soil health? Preliminary experimentation in organic market gardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schrön</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fabienne Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109493⟩</w:t>
+              <w:t xml:space="preserve">Soil Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilad.2025.100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168356v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical diversity of crop root mucilages: Implications for their maximal water content and decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Lapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corridor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, pp.100858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhisph.2024.100858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04473588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les racines pour moduler les impacts des déficits en eau et améliorer la gestion de l’eau dans les agrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anticiper pour mieux planifier : quelle demande en eau pour quelle agriculture demain ?, 45, pp.8144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 341 (Juin 2024), pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Papa-Khaly Diop</w:t>
+                <w:t xml:space="preserve">Assessing the Hydrological Impact of Gravity‐Fed Irrigation on Groundwater Recharge Using Long‐Term Isotope Monitoring and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.70022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734807v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa-Khaly Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (18), pp.3393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665786v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Hydrological Impact of Gravity‐Fed Irrigation on Groundwater Recharge Using Long‐Term Isotope Monitoring and Modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tison</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.70022⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842793v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195 (4), pp.2668-2682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution satellite imagery to assess orchard characteristics impacting water use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 295, pp.1-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative benchmarking of functional-structural root architecture models: Quantitative comparison of simulated root water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin M Delory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/insilicoplants/diad005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (22), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13223218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Beroueg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased exopolysaccharide production and microbial activity affect soil water retention and field performance of tomato under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhisph.2021.100408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.105349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.134332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. D. Carrière</w:t>
+                <w:t xml:space="preserve">Call for Participation: Collaborative Benchmarking of Functional-Structural Root Architecture Models. The Case of Root Water Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruffault</w:t>
+                <w:t xml:space="preserve">Christopher Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pimont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Simioni</w:t>
+                <w:t xml:space="preserve">Benjamin Delory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296368v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call for Participation: Collaborative Benchmarking of Functional-Structural Root Architecture Models. The Case of Root Water Uptake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Schnepf</w:t>
+                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Black</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+                <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Delory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">C. Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00316⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163308v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exopolysaccharides in the rhizosphere: A comparative study of extraction methods. Application to their quantification in Mediterranean soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 149, pp.107961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249, pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanner-Based Minirhizotrons Help to Highlight Relations between Deep Roots and Yield in Various Wheat Cultivars under Combined Water and Nitrogen Deficit Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy9060297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and Imaging the Soil-root-water System with a Light Transmission 2D Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21769/BioProtoc.3190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l’eau du sol : questions, méthodes et outils Exemples d’application sur deux plateformes champs du réseau « PHENOME »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gavaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Erel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 412 (1), pp.115-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root age distribution: how does it matter in plant processes? A focus on water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Vetterlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 407 (1-2), pp.145-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-2849-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de débit sur un lysimètre en milieu agricole à sol non remanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Pallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.7-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking electrical methods for rapid estimation of root biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-016-0133-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Water Cycle, a Potential Source of the Bacterial Pathogen Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian M. S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Oriol-Gagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.356928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/356928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capteurs en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Solan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 419, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified estimation of unsaturated soil hydraulic conductivity using bulk electrical conductivity and particle size distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Neyshabouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boshra Behroozinezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified estimation of unsaturated soil hydraulic conductivity using bulk electrical conductivity and particle size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Neyshabouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boshra Behroozinezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp.23 - 33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR12158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drought and heat stresses on plant growth and yield: a review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lipiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nosalewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kondracka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Agrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (4), pp.463-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/intag-2013-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of soil-specific streaming potential electrical parameters from hydrodynamic characteristics of partially saturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.10.2136/vzj2011.0086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2011.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of Soil-Specific Streaming Potential Electrical Parameters from Hydrodynamic Characteristics of Partially Saturated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of corn (Zea mays L.) on the local and overall root development of young rubber tree (Hevea brasiliensis Muel. Arg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santimaitree Gonkhamdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krirk Pannengpetch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 334 (1-2), pp.335-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-010-0386-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00539787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil compaction modifies morphological characteristics of seminal maize roots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Prediction of unsaturated soil hydraulic conductivity with electrical conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Soil and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (12), pp.W10408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008WR007309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655957v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the spatial variability of root water uptake of maize and sorghum at the field scale by electrical resistivity tomography</w:t>
+                <w:t xml:space="preserve">Soil compaction modifies morphological characteristics of seminal maize roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iyad Srayeddin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bohdan Konopka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant, Soil and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668971v1</w:t>
+                <w:t xml:space="preserve">hal-02655957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of unsaturated soil hydraulic conductivity with electrical conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Estimation of the spatial variability of root water uptake of maize and sorghum at the field scale by electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Srayeddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (12), pp.W10408. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 319 (1-2), pp.185-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008WR007309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-008-9860-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666935v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant root growth, architecture and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Hodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Crespi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 321 (1-2), pp.153-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-009-9929-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating root elongation rates from morphological measurements of the root tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Volume 328 (1-2), pp.35-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-009-0079-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00447836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil compaction heterogeneity and moisture on maize (Zea mays L.) root and shoot development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Konopka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Soil and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (12), pp.509-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive monitoring of water infiltration in a silty clay loam soil using Spectral Induced Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Florsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44, pp.W08402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007WR006114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming current generation in two-phase flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Matthäi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (3), pp.L03306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006GL028878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00404322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root functional architecture : A framework for modeling the interplay between roots and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bastardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (2), pp.269-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2006.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00190010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake by plant roots: II - Modelling of water transfer in the soil root-system with explicit account of flow within the root system - Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 283 (1-2), pp.99-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-7904-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake by plant roots: I - Formation and propagation of a water extraction front in mature root systems as evidenced by 2D light transmission imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 283 (1-2), pp.83-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-7903-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations in axial conductance of primary and first-order lateral roots of a maize crop as predicted by a model of the hydraulic architecture of root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 282 (1-2), pp.117-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-005-5373-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional detection methodology is limiting our ability to understand the roles and functions of fine roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Moran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 166, pp.967-980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil-root water transport with non-uniform water supply and heterogeneous root distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bussières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 260, pp.205-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural analysis and synthesis of the plum tree root system in an orchard using a quantitative modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 251 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1022961513239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing plant roots in their environment: current imaging options and specific contribution of two-dimensional approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mc Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (5-6), pp.471-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2003019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil exploration and resource acquisition by plant roots: an architectural and modelling point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (5-6), pp.419-431. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2003027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of xylem development on axial hydraulic conductance within Prunus root systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Variations of self-potential and unsaturated water flow with time in sandy loam and clay loam soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Pierret</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Thony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.479-487</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267, pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674771v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of self-potential and unsaturated water flow with time in sandy loam and clay loam soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Temporal variations of SP and unsaturated water flow in loam and clay soils : a seasonal field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Thony</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 267, pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683046v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of SP and unsaturated water flow in loam and clay soils : a seasonal field study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of xylem development on axial hydraulic conductance within Prunus root systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thony</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 267, pp.173-185</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.479-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108154v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction on below-ground environment and resource acquisition, with special reference on trees. Simulation models should include plant structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57 (5-6), pp.513-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction on below-ground environment and resource acquisition, with special reference on trees. Simulation models should include plant structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57 (5), pp.513-520. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2000138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake by two contrasting root systems (maize, peach tree) : results from a model of hydraulic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (3-4), pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake by two contrasting root systems (maize, peach tree): results from a model of hydraulic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (3-4), pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the hydraulic architecture of root systems : an integrated approach to water absorption-distribution of axial and radial conductances in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 81 (2), pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the hydraulic architecture of root systems : an integrated approach to water absorption. Model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 81 (2), pp.213-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River-groundwater exchanges, bank filtration, and groundwater quality : ammonium behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Detay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 27 (6), pp.1418-1427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River bank filtration : modelling of the changes in water chemistry with emphasis on nitrogen species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Detay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 25, pp.129-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts rivière-nappe et effet filtre des berges. Application aux transferts de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Detay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 8, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled use of thermal and hydraulic head data to characterize river-groundwater exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 153, pp.215-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-steady state diffusion and advection model of transient concentration-depth profiles from the barbados accretionary complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Boullègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 16 (4), pp.363-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9289,8918 +9310,8918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche ensembliste pour convertir les données de tomographie de résistivité électrique en teneur en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.K. Martin Stpaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Géophysique des Sols et des Formations Superficielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Avignon, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION DES PROPRIETES HYDRAULIQUES DU SOL PAR INVERSION JOINTE ELECTRIQUE-HYDRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du réseau GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Irrigated Mediterranean Crops in Southeastern France from Sentinel 1 &amp; 2 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4932-4935, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Caire, Egypt. pp.1531-1536, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of Sentinel Products for Monitoring Water Status of Agricultural Plots and Phenology of Cherry Trees in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopez-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urie Zohore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Khaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5602-5605, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WeedElec: a robotic research platform for individual weed detection and selective electrical weeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Abdelghafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Rudnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.695-702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lalu</w:t>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790514v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon D. Carrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Robin Lalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563512v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Simon D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790226v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water isotope monitoring to study transpiration and tree drought responses on Mediterranean karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAH international congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDSURF Effet de la réduction de la surface foliaire sur la sensibilité des arbres à la sécheresse. Approches empirique et fonctionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFORCE 2019 Forêt et changement climatique : accompagner la décision d’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réservoir Utilisable des sols, un concept multidisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Plant Roots Modify The Soil Water Retention Properties of Rhizospheric Soil ? Evidences from the field and controlled conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change and Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using electric resistivity tomography as a proxy for the total water ressource available to Mediterranean forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. K. Martin St-Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réserve Utile : concepts, outils, controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Collectif Ruedessols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du RMT Sols et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Orléans, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Roman Dobarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop systems and plant roots can modify the soil water holding capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols, du profil de sol au territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Météo France. FRA., Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length does not always matter – Root traits and rhizosphere attributes determining phosphorus acquisition efficiency in field-grown maize genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Erel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Campos-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca San Segundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Symposium of the International Society of Root Research ( ISRR9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizosphere: a leverage for tolerance to water deficits of soil microflora ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of different metal electrodes for IP measurement in time domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3rd international workshop on Induced Polarization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vanderborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulf Amelung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA, CSSA &amp; SSSA International Annual Meeting " Grand challenges, great solutions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, LongBeach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year Assessment of a Land Surface Model: Impact of the Uncertainty on Soil Parameters on the Evapotranpiration of a Mediterranean Crop Site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year assessment of a land surface model: Impact of the uncertainty on soil parameters on the evapotranpiration of a mediterranean crop site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evapotranspiration: challenges in measurement and modeling from leaf to the landscape scale and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Agricultural and Biological Engineers (ASABE). USA., Apr 2014, Raleigh, United States. 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Plant Roots Modify The Soil Water Retention Properties of Rhizospheric Soil ? Evidences from the field and controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, American Geophysical Union, Etats-Unis, Dec 2014, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of different metal electrodes for IP measurement in time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. international workshop on Induced Polarization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Naples, Italy. 966 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought and water stress of crops: a look at the soil-root system interplay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Srayeddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging and relaxometry as tools to investigate water distribution in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference; Colloquium on Mobile Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bologne; Leipzig, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3562235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ de l’infiltration dans un coussoul de Crau par traçage coloré et tomographie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Branquinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Debroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Claude Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la recharge de la nappe a l'echelle parcellaire par l'irrigation par submersion : une approche couplée Hydrologie-géophysique, Milieux poreux et transferts hydriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Scientifiques du GFHN - Milieux Poreux et Géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated fires and droughts threaten functional biodiversity in Mediterranean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux d'eau d'infiltration et de recharge: une approche de la colonne à la parcelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bogner</w:t>
+                <w:t xml:space="preserve">Développements des méthodes géoélectriques (potentiel spontané, résistivité électrique et polarisation induite) en hydrogéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chanet</w:t>
+                <w:t xml:space="preserve">O. Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">R. Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Cerepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Florsch</w:t>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763838v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Gary</w:t>
+                <w:t xml:space="preserve">J.L. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761855v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements des méthodes géoélectriques (potentiel spontané, résistivité électrique et polarisation induite) en hydrogéologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux d'eau d'infiltration et de recharge: une approche de la colonne à la parcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Burlot</w:t>
+                <w:t xml:space="preserve">C. Bogner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Cerepi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">M. Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762143v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gary</w:t>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Brisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Doussan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.227-232</w:t>
+              <w:t xml:space="preserve">Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586852v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake by plant roots: experimental and modelling study of water transfer in the soil / root system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the heterogeneity of root water uptake using a model of the hydraulic architecture of root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrique d'un écosystème forestier méditerranéen mélangé. Site de Lamanon. Pin d'Alep, chêne vert, buis. 1ers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen William Hallgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Forêts hétérogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Nancy, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil exploration and resource acquisition by plant roots: an architectural and modelling point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rhizosphere conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing plant roots in their environment: current imaging options and specific contribution of two-dimensional approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mc Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rhizosphere conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D de l'architecture racinaire du pêcher au verger: typologie racinaire et processus élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque international sur l'arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution temporelle du potentiel spontané et du flux d'eau non-saturé dans un sol sablo-limoneux et limono-argileux de cases lisimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Thony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PNRH géophysique - hydrologie 99 : un premier compte-rendu des expérimentations menées sur le site INRA d'Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PNRH 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction on below-ground environment and resource acquisition, with special reference on trees. Simulation models should include plant structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International workshop on functional-structural tree models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PNRH 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of root water uptake in relation with the heterogeneous distribution of water in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan hydrique en agrométéorologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'arbre hydraulique du système racinaire : mieux prendre en compte la plante dans les transferts sol-racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts d'eau et de chaleur dans le sol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bilan hydrique en agrométéorologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Moreau</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766486v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan hydrique en agrométéorologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Transferts d'eau et de chaleur dans le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Tournebize</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764905v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pratiques culturales sur la variabilité spatiale du carbone organique de la parcelle au bassin versant à l’aide d’images satellitaires Sentinel-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de FairCarboN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Le Croizic, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-calibration de spectromètres NIRS pour la prédiction du Carbone et de l’Azote dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ièmes Rencontres du réseau National INRA NIRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lusignan, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop systems and plant roots can modify the soil water retention properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement physico-chimique de la rhizosphère pourrait-il être un levier de tolérance de la microflore face aux stress hydriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. colloque de l'Association Francophone d'Ecologie Microbienne AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Anglet, France. , 143 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vanderborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulf Amelung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de cultures modifie le Réservoir Utilisable d'horizons profonds de sols en une décennie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial biomass and catabolic activities in the rhizosphere as impacted by P fertilization, a field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Sevenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7th Hymex workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337514v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t>
+              <w:t xml:space="preserve"> 7th Hymex workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337512v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing resource Uptake from Roots under stress in cereal crops; the EURoot Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eelco Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental setup in Avignon (South of France) composed of an agricultural field and of a large scale undisturbed lysimeter for the multiscale study of preferential flow in soil and of groundwater recharge processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Debroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental setup in Avignon (South of France) for the multiscale study of preferential flow in soil and of groundwater recharge processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of plantation, soil humidity and soil depth influence catabolic structure of microbial communities in maize crop system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des transferts hydriques préférentiels dans les sols lors des irrigations gravitaires en utilisant la tomographie de résistivité électrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chapelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring soil to groundwater preferential ﬂow during border irrigation using time-lapse ERT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chapelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts, Vol. 13, EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated droughts and fires mutually increase their impact on forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUFRO world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.57-58, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we use electrical conductivity for predicting unsaturated soil hydraulic conductivity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18210,163 +18231,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTES DU 14ème COLLOQUE DE GEOPHYSIQUE DES SOLS ET DES FORMATIONS SUPERFICIELLES (GEOFCAN 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du réseau GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Avignon, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/1EP4-WW45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18376,283 +18397,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts et changement climatique : comprendre et modéliser le fonctionnement hydrique des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 144 p., 2022, Synthèses, 978-2-7592-3457-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3458-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site atelier Fontanille: infiltration, recharge, écoulements préférentiels et transport de polluants vers les nappes. Rapport no.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18662,1238 +18683,1238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting Plant Roots at Light: Temporal Imaging of Plant Roots and Soil Water with a Light Transmission Technique for Linking Water and Root Observations to Soil–Plant Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2395, Springer New York, pp.227-246, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1816-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception des idéotypes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard G.; Stengel P; Lemaire G; Cellier P; Valceshini E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.226-234, 2019, 978-2-7592-2938-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prélèvement d’eau par les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourrié G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols au cœur de la zone critique –Vol. 3 : Circulation de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, ISTE, pp.91-127, 2018, 978-1-78405-382-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Uptake by Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourrié G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, John Wiley &amp; Sons, Inc.; ISTE, pp.85-119, 2018, 978-1-78630-217-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119438045.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging and Relaxometry as Tools to Investigate Water Distribution in Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic resonance in porous media Book Series: AIP Conference Proceedings,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3562235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root water uptake: toward 3-D functional approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations sol-plante et absorption hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité d'irrigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Editions, 2006, 9782743009106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizosphere models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Claassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter de Willigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Heinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 536 p., 2006, 3-905621-35-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations sol-plante et absorption hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité d'irrigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 1998, 2-7430-0244-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée de l'architecture racinaire et de l'absorption d'eau chez le maïs. Compte rendu des travaux 1992-1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le programme valorisation et protection des ressources en eau 1992-1995. 1. Valorisation des ressources en eau : résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALiBi : un exemple de modèle de transferts sol-végétation-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École-chercheurs en bioclimatologie. 1 - De la plante au couvert végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, pp. 489-503, 1996, 2-7380-0662-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19903,489 +19924,489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species variability of root-knot nematode infection dynamics through the simultaneous monitoring of both pathogen and host development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jauzion-Graverolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call for participation: Collaborative benchmarking of functional-structural root architecture models. The case of root water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin M Delory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake by plant roots: I - Formation and propagation of a water extraction front in mature root systems as evidenced by 2D light transmission imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId577"/>
+      <w:footerReference w:type="default" r:id="rId578"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20453,51 +20474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="298AAFBE"/>
+    <w:nsid w:val="FA3D8B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20684,51 +20705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-doussan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9727-8281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057283729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Steele-Dunne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Johansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Almashharawi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lopez Valencia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cajot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104915" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hartmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.12.216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K Al-Mashharawi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Steele-Dunne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lapie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corridor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2024.100858" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Black" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Delory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diad005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Black" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Postic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3190" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vetterlein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2849-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaudu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pallut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349816v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0133-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Neyshabouri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshra Behroozinezhad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648103v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR12158" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318641v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lipiec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosalewicz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kondracka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/intag-2013-0017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jougnot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00539787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santimaitree Gonkhamdee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krirk Pannengpetch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0386-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27CRL0HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655957v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Konopka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9860-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV26VZ2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007309" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hodge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9929-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBH38CT9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00447836v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0079-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27HX9F05-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florsch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006114" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1C5D7ACA351846E13BA6C76CB5EB998BC8D1E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Matth&#228;i" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arora" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028878" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00190010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2006.0067" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7904-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E4A0B0684B4DB5D16B03B6575E9BAA738497EF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7903-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/967A57B2C786592301358D6201C4F71C78A32804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659385v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5373-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B69A0C2B0DF9E77D420FDB56B4B80AEBB448A92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677817v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Moran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678446v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022961513239" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A72483B8AEF78D1B907DD913A3D0CD179D7D2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886199v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Kirby" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886193v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003027" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674771v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thony" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684857v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000138" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885928v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686035v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686029v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691682v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714396v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708630v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862852v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boull&#232;gue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin Stpaul" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clement" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141055v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ardouin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979659v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641920" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325689v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Rudnicki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_83" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607161v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Martin St-Paul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595478v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Collectif Ruedessols" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742815v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791994v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740654v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos-Soriano" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca San Segundo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742670v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coronel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Toussaint" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336945v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postic" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606782v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336253v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Srayeddin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607623v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Branquinho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338671v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763838v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761855v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586852v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759793v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758614v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827863v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829982v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Kirby" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763380v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764487v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771388v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835387v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765187v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770650v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771630v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766486v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pradel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764905v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790229v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608761v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602059v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192514v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgeois" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268842v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Sevenier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606187v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335963v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debroux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tison" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335717v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338668v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338665v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751182v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132500v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1EP4-WW45" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832296v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210413v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_11" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210449v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944411v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438045.ch3" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318334v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Javaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821388v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823444v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Claassen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Willigen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl:10495" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842778v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835178v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765188v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397476v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jauzion-Graverolle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faubert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210395v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009562v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-doussan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9727-8281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057283729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vKo6az4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Steele-Dunne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Johansen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Almashharawi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lopez Valencia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K Al-Mashharawi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Steele-Dunne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109493" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cajot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hartmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.12.216" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473588v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lapie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corridor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2024.100858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Black" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Delory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diad005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Black" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Postic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060297" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3190" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vetterlein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2849-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607374v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaudu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pallut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0133-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Neyshabouri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshra Behroozinezhad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR12158" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318641v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lipiec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosalewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kondracka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/intag-2013-0017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735721v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0086" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jougnot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00539787v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santimaitree Gonkhamdee" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krirk Pannengpetch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0386-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27CRL0HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666935v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007309" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655957v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Konopka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9860-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV26VZ2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hodge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9929-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBH38CT9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00447836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0079-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27HX9F05-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664481v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660206v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florsch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006114" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1C5D7ACA351846E13BA6C76CB5EB998BC8D1E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Matth&#228;i" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028878" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00190010v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2006.0067" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7904-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E4A0B0684B4DB5D16B03B6575E9BAA738497EF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7903-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/967A57B2C786592301358D6201C4F71C78A32804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659385v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5373-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B69A0C2B0DF9E77D420FDB56B4B80AEBB448A92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677817v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Moran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670181v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678446v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022961513239" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A72483B8AEF78D1B907DD913A3D0CD179D7D2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886199v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Kirby" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886193v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thony" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674771v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684857v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883357v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000138" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685822v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885928v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686035v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691364v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691682v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714396v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708630v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862852v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boull&#232;gue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin Stpaul" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clement" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141055v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ardouin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979659v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641920" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325689v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Rudnicki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_83" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788862v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736434v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607161v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Martin St-Paul" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595478v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Collectif Ruedessols" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742815v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791994v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740654v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos-Soriano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca San Segundo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742670v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coronel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Toussaint" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336945v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postic" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479429v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606782v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336253v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Srayeddin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748806v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607623v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Branquinho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338671v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586852v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763838v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogner" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761855v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759793v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758614v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834245v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827863v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829982v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Kirby" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763380v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764487v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771388v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835387v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765187v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770650v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771630v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764905v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766486v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pradel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790229v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608761v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602059v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192514v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739584v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgeois" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268842v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Sevenier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606187v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335963v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debroux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tison" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335717v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338668v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338665v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751182v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132500v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1EP4-WW45" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832296v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210413v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_11" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210449v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944411v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438045.ch3" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318334v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Javaux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821388v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823444v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Claassen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Willigen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl:10495" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842778v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835178v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765188v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397476v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jauzion-Graverolle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faubert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210395v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009562v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>