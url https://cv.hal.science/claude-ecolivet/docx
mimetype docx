--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed acoustic phonons and phase modes in an aperiodic composite crystal.</w:t>
+                <w:t xml:space="preserve">Temperature-pressure phase diagram of an aperiodic host guest compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">L. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.205502⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (1), pp.16003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/93/16003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732954v1</w:t>
+                <w:t xml:space="preserve">hal-00695707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-pressure phase diagram of an aperiodic host guest compound</w:t>
+                <w:t xml:space="preserve">Mixed acoustic phonons and phase modes in an aperiodic composite crystal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bourgeois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+                <w:t xml:space="preserve">Roland Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 93 (1), pp.16003. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (20), pp.205502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/93/16003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.205502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695707v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-phase spin crossover in Fe(ptz)&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;(BF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2967,51 +2967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3594,233 +3594,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00225761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRILLOUIN SCATTERING STUDY OF PHASE TRANSITIONS IN p-POLYPHENYLS</w:t>
+                <w:t xml:space="preserve">LINEAR CHAIN MODELS AND SOUND VELOCITIES IN MOLECULAR ORGANIC CRYSTALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ecolivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1981, 42 (C6), pp.C6-779-C6-781. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1981, 42 (C6), pp.C6-578-C6-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19816168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19816230⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00221315v1</w:t>
+                <w:t xml:space="preserve">jpa-00221246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LINEAR CHAIN MODELS AND SOUND VELOCITIES IN MOLECULAR ORGANIC CRYSTALS</w:t>
+                <w:t xml:space="preserve">BRILLOUIN SCATTERING STUDY OF PHASE TRANSITIONS IN p-POLYPHENYLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1981, 42 (C6), pp.C6-578-C6-580. </w:t>
+              <w:t xml:space="preserve">, 1981, 42 (C6), pp.C6-779-C6-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19816168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19816230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00221246v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00221315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5654,51 +5654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,51 +6114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/66004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Huard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Nichols" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692329" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/16003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Moussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMCF2VKP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJST/E2007-00031-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.702" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPKD57NW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delugeard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ABA2B4C5E1E07BD0D76BC7B110B5B44A0122C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenoufi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dixmier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986349" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38C9DDAADAF4D8F8EEB85BD6E56281A97396BD4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00221315v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanquer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19816230" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F80B982025E8C7C4DAFAAE448EC34D0309296C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00221246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19816168" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C6080DC316E6D6182082213DA3E502FFC7F7A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171736v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/66004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Huard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Nichols" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692329" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/16003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Moussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMCF2VKP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJST/E2007-00031-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.702" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPKD57NW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delugeard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ABA2B4C5E1E07BD0D76BC7B110B5B44A0122C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenoufi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dixmier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986349" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38C9DDAADAF4D8F8EEB85BD6E56281A97396BD4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00221246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19816168" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C6080DC316E6D6182082213DA3E502FFC7F7A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00221315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanquer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19816230" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F80B982025E8C7C4DAFAAE448EC34D0309296C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171736v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>