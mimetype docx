--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2955,278 +2955,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Zika Virus Emergence in French Guiana: A Large General Population Seroprevalence Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding health behaviour changes in response to outbreaks: Findings from a longitudinal study of a large epidemic of mosquito-borne disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiz396⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615896v1</w:t>
+                <w:t xml:space="preserve">hal-02465360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding health behaviour changes in response to outbreaks: Findings from a longitudinal study of a large epidemic of mosquito-borne disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Zika Virus Emergence in French Guiana: A Large General Population Seroprevalence Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léna Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vanhomwegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230, pp.184-193. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220 (12), pp.1915-1925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiz396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465360v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination coverage in the context of the emerging Yellow Fever threat in French Guiana</w:t>
               </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirdad Kazanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Perceived Prevalences of Infection also Biased and How? Lessons from Large Epidemics of Mosquito-Borne Diseases in Tropical Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Obale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97 (2), pp.344 - 355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4531,51 +4531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, attitude and practices of vector-borne disease prevention during the emergence of a new arbovirus: implications for the control of Chikungunya virus in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7499,51 +7499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFD619BC"/>
+    <w:nsid w:val="7CD3FA97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7730,51 +7730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-flamand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8064-445X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05075826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniolli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofae757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunthy Nguon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Ken" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Eng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dysoley Lek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Sin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brice Feufack-Donfack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Orban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00033-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04582467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Iv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Nguon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanith Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Sieng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreynet Srun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2024.101093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13090738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04582466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forsans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Tareau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves Sarmento" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2024.100848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04133414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Boukli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lay Chea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leangyi Heng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seangmai Keo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1161268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04133411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05729-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Hyder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Sievers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tagopacheco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malen Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04207-22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21944-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ghia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ghia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008828" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.04.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fernandes Pellerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Toure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Holband" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.ff0f6190d5431c2a2e824255eaeaf339" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006167" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X17750845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Escher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01589232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-1028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004668" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Melle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basurko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2015.1032203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Friedman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Basurko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Roger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruncher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12240" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na L'Azou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Frieda Taurel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003235" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2014.939607" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01481637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eltges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001537" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00633576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mahamat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.05.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRTM4KHD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01875185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Heraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallotti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94R1G68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardoso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-flamand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8064-445X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05075826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniolli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofae757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunthy Nguon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Ken" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Eng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dysoley Lek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Sin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brice Feufack-Donfack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Orban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00033-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04582467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Iv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Nguon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanith Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Sieng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreynet Srun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2024.101093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13090738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04582466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forsans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Tareau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves Sarmento" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2024.100848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04133414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Boukli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lay Chea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leangyi Heng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seangmai Keo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1161268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04133411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05729-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Hyder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Sievers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tagopacheco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malen Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04207-22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21944-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ghia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ghia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008828" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.04.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fernandes Pellerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Toure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Holband" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.ff0f6190d5431c2a2e824255eaeaf339" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006167" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X17750845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Escher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01589232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-1028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004668" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Melle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basurko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2015.1032203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Friedman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Basurko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Roger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruncher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12240" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na L'Azou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Frieda Taurel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003235" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2014.939607" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01481637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eltges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001537" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00633576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mahamat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.05.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRTM4KHD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01875185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Heraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallotti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94R1G68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardoso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>