--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -326,252 +326,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05075826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating One Health: Beyond buzzwords and silos</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viral Kinetics During Acute Chikungunya Virus Infection: Insights Into Potential Role of Monoclonal Antibodies in Viral Clearance and Prophylaxis Using Mathematical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tey Putita Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Sorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunthy Nguon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saraden In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreymom Ken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (5), pp.e70391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218816v1</w:t>
+                <w:t xml:space="preserve">hal-05123524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Kinetics During Acute Chikungunya Virus Infection: Insights Into Potential Role of Monoclonal Antibodies in Viral Clearance and Prophylaxis Using Mathematical Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating One Health: Beyond buzzwords and silos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antoniolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (5), pp.e70391. </w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.70391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123524v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 days of high-dose versus low-dose primaquine treatment in patients with Plasmodium vivax infection in Cambodia: a randomised, single-centre, open-label efficacy study</w:t>
               </w:r>
@@ -685,429 +685,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent preventive treatment for forest goers by forest malaria workers: an observational study on a key intervention for malaria elimination in Cambodia</w:t>
+                <w:t xml:space="preserve">Use of Herbal Medicine in French Guiana: Influences and Challenges for Prevention Strategies in the Context of the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophea Iv</w:t>
+                <w:t xml:space="preserve">G. Forsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chea Nguon</w:t>
+                <w:t xml:space="preserve">M.-A. Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phanith Kong</w:t>
+                <w:t xml:space="preserve">L. Ramiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téphanie Sieng</w:t>
+                <w:t xml:space="preserve">C. Alves Sarmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreynet Srun</w:t>
+                <w:t xml:space="preserve">N. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 47, pp.101093. </w:t>
+              <w:t xml:space="preserve">Journal of Herbal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.100848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2024.101093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hermed.2024.100848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04582467v1</w:t>
+                <w:t xml:space="preserve">pasteur-04582466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal modeling of Aedes aegypti risk: enhancing dengue virus control through meteorological and remote sensing data in French Guiana</w:t>
+                <w:t xml:space="preserve">Intermittent preventive treatment for forest goers by forest malaria workers: an observational study on a key intervention for malaria elimination in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bailly</w:t>
+                <w:t xml:space="preserve">Sophea Iv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Machault</w:t>
+                <w:t xml:space="preserve">Chea Nguon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Beneteau</w:t>
+                <w:t xml:space="preserve">Phanith Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Palany</w:t>
+                <w:t xml:space="preserve">Téphanie Sieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
+                <w:t xml:space="preserve">Sreynet Srun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (9), pp.738. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47, pp.101093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens13090738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2024.101093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686317v1</w:t>
+                <w:t xml:space="preserve">pasteur-04582467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Herbal Medicine in French Guiana: Influences and Challenges for Prevention Strategies in the Context of the COVID-19 Pandemic</w:t>
+                <w:t xml:space="preserve">Spatiotemporal modeling of Aedes aegypti risk: enhancing dengue virus control through meteorological and remote sensing data in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Forsans</w:t>
+                <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Tareau</w:t>
+                <w:t xml:space="preserve">Vanessa Machault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ramiz</w:t>
+                <w:t xml:space="preserve">Samuel Beneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alves Sarmento</w:t>
+                <w:t xml:space="preserve">Philippe Palany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Clément</w:t>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Herbal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44, pp.100848. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (9), pp.738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hermed.2024.100848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13090738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04582466v1</w:t>
+                <w:t xml:space="preserve">hal-04686317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One assay to test them all: Multiplex assays for expansion of respiratory virus surveillance</w:t>
               </w:r>
@@ -1351,325 +1351,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04133411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of SARS-CoV-2 lineages in French Guiana in 2020–2021: 4 epidemic waves with cross-influences from Europe and South America</w:t>
+                <w:t xml:space="preserve">COVID-19 epidemic in remote areas of the French Amazon, March 2020 to May 2021: Another reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Miliu</w:t>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Tiphanie Succo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphanie Succo</w:t>
+                <w:t xml:space="preserve">Céline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laizé</w:t>
+                <w:t xml:space="preserve">Margot Oberlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Andrieu</w:t>
+                <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105, pp.105370. </w:t>
+              <w:t xml:space="preserve">Revista da Sociedade Brasileira de Medicina Tropical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.e02742021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0037-8682-0274-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913827v1</w:t>
+                <w:t xml:space="preserve">hal-03691249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 epidemic in remote areas of the French Amazon, March 2020 to May 2021: Another reality</w:t>
+                <w:t xml:space="preserve">Dynamics of SARS-CoV-2 lineages in French Guiana in 2020–2021: 4 epidemic waves with cross-influences from Europe and South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Alexandra Miliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Succo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Oberlis</w:t>
+                <w:t xml:space="preserve">Claire Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bidaud</w:t>
+                <w:t xml:space="preserve">Audrey Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista da Sociedade Brasileira de Medicina Tropical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55, pp.e02742021. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.105370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0037-8682-0274-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691249v1</w:t>
+                <w:t xml:space="preserve">hal-03913827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission dynamics of Q fever in French Guiana: A population-based cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Zhu-Soubise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.100385. </w:t>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tran Kiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Paireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Succo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,51 +2200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Alves Sarmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2295,77 +2295,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution and Burden of Emerging Arboviruses in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2423,429 +2423,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03325602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZIKA Virus infection in pregnant women in French Guiana: More precarious-more at risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing Mayaro virus circulation in French Guiana shows frequent spillovers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Flamand</w:t>
+                <w:t xml:space="preserve">Henrik Salje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bonifay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
+                <w:t xml:space="preserve">Jessica Vanhomwegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008193. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.2842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16516-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615906v1</w:t>
+                <w:t xml:space="preserve">pasteur-02875125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous dengue and COVID-19 epidemics: Difficult days ahead?</w:t>
+                <w:t xml:space="preserve">ZIKA Virus infection in pregnant women in French Guiana: More precarious-more at risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Edouard Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Douine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Timothée Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (8), pp.e0008426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008426⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935044v1</w:t>
+                <w:t xml:space="preserve">hal-02615906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Mayaro virus circulation in French Guiana shows frequent spillovers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Hozé</w:t>
+                <w:t xml:space="preserve">Simultaneous dengue and COVID-19 epidemics: Difficult days ahead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Salje</w:t>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vanhomwegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.2842. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.e0008426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16516-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02875125v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informing children citizens efficiently to better engage them in the fight against COVID-19 pandemic</w:t>
               </w:r>
@@ -2955,970 +2955,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding health behaviour changes in response to outbreaks: Findings from a longitudinal study of a large epidemic of mosquito-borne disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccination coverage in the context of the emerging Yellow Fever threat in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+                <w:t xml:space="preserve">Sandrine Fernandes Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alhassane Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.04.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.e0007661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465360v1</w:t>
+                <w:t xml:space="preserve">pasteur-02935032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Zika Virus Emergence in French Guiana: A Large General Population Seroprevalence Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vanhomwegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 220 (12), pp.1915-1925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jiz396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination coverage in the context of the emerging Yellow Fever threat in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding health behaviour changes in response to outbreaks: Findings from a longitudinal study of a large epidemic of mosquito-borne disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alhassane Toure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (8), pp.e0007661. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02935032v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus outbreak in Suriname, a report based on laboratory surveillance data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Perceived Prevalences of Infection also Biased and How? Lessons from Large Epidemics of Mosquito-Borne Diseases in Tropical Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Codrington</w:t>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Roosblad</w:t>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrish y Baidjoe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Currents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/currents.outbreaks.ff0f6190d5431c2a2e824255eaeaf339⟩</w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X17750845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02935028v1</w:t>
+                <w:t xml:space="preserve">hal-01789242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current challenges and implications for dengue, chikungunya and Zika seroprevalence studies worldwide: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirdad Kazanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Kerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (7), pp.e0006533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging trends of Zika apprehension in an epidemic setting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zika virus outbreak in Suriname, a report based on laboratory surveillance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Codrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Roosblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrish y Baidjoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Holband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006167⟩</w:t>
+              <w:t xml:space="preserve">PLoS Currents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/currents.outbreaks.ff0f6190d5431c2a2e824255eaeaf339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765831v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02935028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Perceived Prevalences of Infection also Biased and How? Lessons from Large Epidemics of Mosquito-Borne Diseases in Tropical Regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Emerging trends of Zika apprehension in an epidemic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirdad Kazanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (3), pp.377-389. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989X17750845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789242v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological assessment of the severity of dengue epidemics in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proportion of asymptomatic infections and spectrum of disease among pregnant women infected by Zika virus: systematic monitoring in French Guiana, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,90 +4267,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of risk proximity in the beliefs and behaviors related to mosquito-borne diseases: the case of Chikungunya in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Obale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97 (2), pp.344 - 355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4518,77 +4518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, attitude and practices of vector-borne disease prevention during the emergence of a new arbovirus: implications for the control of Chikungunya virus in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,51 +4652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting dengue fever outbreaks in French Guiana using climate indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,412 +4914,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue epidemics and adverse obstetrical outcomes in French Guiana: a semi-ecological study.</w:t>
+                <w:t xml:space="preserve">Recent epidemiological trends of dengue in the French territories of the Americas (2000–2012): a systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hanf</w:t>
+                <w:t xml:space="preserve">Maïna L'Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor Friedman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Frieda Taurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tmi.12240⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (11), pp.e3235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00922102v1</w:t>
+                <w:t xml:space="preserve">hal-01893246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent epidemiological trends of dengue in the French territories of the Americas (2000–2012): a systematic literature review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining local climate data to assess spatiotemporal dengue fever epidemic patterns in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003235⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (e2), pp.e232-e240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893246v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01379072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining local climate data to assess spatiotemporal dengue fever epidemic patterns in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Flamand</w:t>
+                <w:t xml:space="preserve">Dengue epidemics and adverse obstetrical outcomes in French Guiana: a semi-ecological study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Basurko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+                <w:t xml:space="preserve">Amaury Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Pascal Bruncher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (e2), pp.e232-e240. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.153-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tmi.12240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01379072v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00922102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and predictive factors of stigmatizing attitudes towards people living with HIV in the remote villages on the Maroni River in French Guiana</w:t>
               </w:r>
@@ -5433,441 +5433,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02935043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First human rabies case in French Guiana, 2008: epidemiological investigation and control.</w:t>
+                <w:t xml:space="preserve">Risk of rabies transmission and adverse effects of postexposure prophylaxis in health care workers exposed to a fatal case of human rabies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andre Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aba Mahamat</w:t>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Eltges</w:t>
+                <w:t xml:space="preserve">Philippe Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001537⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (5), pp.456-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2011.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01481637v1</w:t>
+                <w:t xml:space="preserve">pasteur-00633576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a sudden malaria outbreak in the isolated Amazonian village of Saul, French Guiana, January-April 2009.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Berger</w:t>
+                <w:t xml:space="preserve">First human rabies case in French Guiana, 2008: epidemiological investigation and control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rosine</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aba Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Eltges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0582⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.e1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00705561v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01481637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of rabies transmission and adverse effects of postexposure prophylaxis in health care workers exposed to a fatal case of human rabies.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Investigation of a sudden malaria outbreak in the isolated Amazonian village of Saul, French Guiana, January-April 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rosine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2011.05.021⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.591-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00633576v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00705561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epidemiologic surveillance of dengue-fever in French Guiana: when achievements trigger higher goals</w:t>
               </w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169, pp.629-633. </w:t>
@@ -5991,90 +5991,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrudescence de paludisme à Saül, Guyane, 2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rosine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6288,467 +6288,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sévérité des épidémies de dengue en Guyane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Connaissances, attitudes et pratiques des lycéens face à l’émergence du Chikungunya en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique EPITER 2017</w:t>
+              <w:t xml:space="preserve">Journée scientifique EPITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682642v1</w:t>
+                <w:t xml:space="preserve">hal-01682310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances, attitudes et pratiques des lycéens face à l’émergence du Chikungunya en Guyane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la sévérité des épidémies de dengue en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique EPITER</w:t>
+              <w:t xml:space="preserve">Journée scientifique EPITER 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682310v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECT : Dengue Transmission and Emergence Control using Tele-Epidemiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ESSOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESP, Nov 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International scientific conference, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937018v1</w:t>
+                <w:t xml:space="preserve">hal-04936995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DETECT : Dengue Transmission and Emergence Control using Tele-Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International scientific conference, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire ESSOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP, Nov 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936995v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déterminants de la dengue en Guyane à l'aide d'une approche data mining</w:t>
               </w:r>
@@ -6760,64 +6760,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une hyperendémicité de la dengue dans les Départements Français d’Amérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rosine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7016,90 +7016,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVEILLANCE BIOLOGIQUE DU ZIKA CHEZ LES FEMMES ENCEINTES DE GUYANE EN 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7291,90 +7291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatiotemporal Aedes aegypti risk in French Guiana using meteorological and remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Machault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7499,51 +7499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CD3FA97"/>
+    <w:nsid w:val="7A51C18D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7730,51 +7730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-flamand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8064-445X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05075826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniolli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofae757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunthy Nguon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Ken" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Eng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dysoley Lek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Sin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brice Feufack-Donfack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Orban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00033-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04582467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Iv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Nguon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanith Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Sieng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreynet Srun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2024.101093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13090738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04582466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forsans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Tareau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves Sarmento" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2024.100848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04133414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Boukli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lay Chea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leangyi Heng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seangmai Keo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1161268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04133411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05729-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Hyder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Sievers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tagopacheco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malen Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04207-22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21944-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ghia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ghia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008828" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.04.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fernandes Pellerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Toure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Holband" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.ff0f6190d5431c2a2e824255eaeaf339" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006167" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X17750845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Escher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01589232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-1028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004668" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Melle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basurko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2015.1032203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Friedman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Basurko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Roger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruncher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12240" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na L'Azou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Frieda Taurel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003235" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2014.939607" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01481637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eltges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001537" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00633576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mahamat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.05.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRTM4KHD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01875185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Heraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallotti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94R1G68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardoso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-flamand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8064-445X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05075826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniolli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofae757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunthy Nguon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Ken" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101174" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Eng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dysoley Lek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Sin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brice Feufack-Donfack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Orban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00033-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04582466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forsans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Tareau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves Sarmento" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2024.100848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04582467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Iv" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Nguon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanith Kong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;phanie Sieng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreynet Srun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2024.101093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13090738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04133414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Boukli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lay Chea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leangyi Heng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seangmai Keo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1161268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04133411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05729-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Hyder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Sievers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tagopacheco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malen Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04207-22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21944-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Ghia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ghia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008828" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fernandes Pellerin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Toure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007661" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.04.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X17750845" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935028v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Holband" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.ff0f6190d5431c2a2e824255eaeaf339" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006167" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Escher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01589232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-1028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004668" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Melle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basurko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2015.1032203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na L'Azou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Frieda Taurel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Friedman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Basurko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Roger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruncher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12240" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2014.939607" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00633576v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mahamat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.05.021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRTM4KHD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01481637v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eltges" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001537" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468061v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01875185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Heraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallotti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94R1G68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardoso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>