--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -264,300 +264,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the theory of dislocation and generalized disclination fields and its application to straight and stepped symmetrical tilt boundaries</w:t>
+                <w:t xml:space="preserve">A continuum model for slip transfer at grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Sun</w:t>
+                <w:t xml:space="preserve">Manas V Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143, pp.104092. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00145-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903213v1</w:t>
+                <w:t xml:space="preserve">hal-02467953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum model for slip transfer at grain boundaries</w:t>
+                <w:t xml:space="preserve">Revisiting the Application of Field Dislocation and Disclination Mechanics to Grain Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manas V Upadhyay</w:t>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00145-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met10111517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467953v1</w:t>
+                <w:t xml:space="preserve">hal-03009630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Application of Field Dislocation and Disclination Mechanics to Grain Boundaries</w:t>
+                <w:t xml:space="preserve">On the theory of dislocation and generalized disclination fields and its application to straight and stepped symmetrical tilt boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">Xiaoyu Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.1517. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.104092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met10111517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009630v1</w:t>
+                <w:t xml:space="preserve">hal-02903213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evaluation of dislocation densities in pure tantalum from EBSD orientation data</w:t>
               </w:r>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal plasticity modeling of the effects of crystal orientation and grain-to-grain interactions on DSA-induced strain localization in Al–Li alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyapriya Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -892,196 +892,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature effects on boundary migration</w:t>
+                <w:t xml:space="preserve">Tangential continuity of the curvature tensor at grain boundaries underpins disclination density determination from spatially mapped orientation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beausir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.11.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156-157, pp.210-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906263v1</w:t>
+                <w:t xml:space="preserve">hal-02907623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangential continuity of the curvature tensor at grain boundaries underpins disclination density determination from spatially mapped orientation data</w:t>
+                <w:t xml:space="preserve">Curvature effects on boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Beausir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 156-157, pp.210-215. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.814-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907623v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disconnections, dislocations and generalized disclinations in grain boundary ledges</w:t>
               </w:r>
@@ -1210,51 +1210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically Nonlinear Field Fracture Mechanics and Crack Nucleation, Application to Strain Localization Fields in Al-Cu-Li Aerospace Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyapriya Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,2096 +1308,2096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal elasticity tensors in dislocation and disclination cores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous description of grain boundaries using crystal defectfields: the example of a {3 1 0}/[0 0 1] tilt boundary in MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gbemou</w:t>
+                <w:t xml:space="preserve">Xiao-Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Capolungo</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijaya B Karki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907618v1</w:t>
+                <w:t xml:space="preserve">hal-02938037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous description of grain boundaries using crystal defectfields: the example of a {3 1 0}/[0 0 1] tilt boundary in MgO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the strain rate dependence of the critical strain for plastic instabilities in Al-Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">N. Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait-Amokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bijaya B Karki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2609⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.252-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938037v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strain rate dependence of the critical strain for plastic instabilities in Al-Mg alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlocal elasticity tensors in dislocation and disclination cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gbemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chibane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130, pp.252-255. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.62-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936335v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grain-to-grain interactions on hear strain localization in Al-Cu-Li rolled sheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Chevy</w:t>
+                <w:t xml:space="preserve">Continuous description of the atomic structure of grain boundaries using dislocation and generalized-disclination density fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935792v1</w:t>
+                <w:t xml:space="preserve">hal-01515310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building compact dislocation cores in an elasto-plastic model of dislocation fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A field theory of strain/curvature incompatibility for coupled fracture and plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.16-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942766v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A higher order elasto-viscoplastic model using fast Fourier transforms: Effects of lattice curvatures on mechanical response of nanocrystalline metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.V. V Upadhyay</w:t>
+                <w:t xml:space="preserve">Influence of pressure on dislocation, disclination, and generalized- disclination structures of a {310}/[001] tilt grain boundary in MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Capolungo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Taupin</w:t>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.A. A Lebensohn</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijaya B Karki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (20), pp.3108-3114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2016.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943011v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous description of a grain boundary in forsterite from atomic scale simulations: the role of disclinations Continuous description of a grain boundary in forsterite from atomic scale simulations: the role of disclinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Jahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96 (17), pp.1757-1772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2016.1177232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field theory of strain/curvature incompatibility for coupled fracture and plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A higher order elasto-viscoplastic model using fast Fourier transforms: Effects of lattice curvatures on mechanical response of nanocrystalline metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. V Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.12.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.126-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403812v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous description of the atomic structure of grain boundaries using dislocation and generalized-disclination density fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">Building compact dislocation cores in an elasto-plastic model of dislocation fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gbemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. M Raulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 77, pp.75-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 82, pp.241-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515310v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure on dislocation, disclination, and generalized- disclination structures of a {310}/[001] tilt grain boundary in MgO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
+                <w:t xml:space="preserve">Effects of grain-to-grain interactions on hear strain localization in Al-Cu-Li rolled sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bijaya B Karki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (20), pp.3108-3114. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.71-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2016.346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936385v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesoscopic theory of dislocation and disclination fields for grain boundary-mediated crystal plasticity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Dynamic Recrystallization of Ice from EBSD Orientation Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Upadhyay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.06.031⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2015.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513865v1</w:t>
+                <w:t xml:space="preserve">hal-01515284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Dynamic Recrystallization of Ice from EBSD Orientation Mapping</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical spectral approach to solve the dislocation density transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Beausir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Komlan Djaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2015.00081⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/23/6/065008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515284v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical spectral approach to solve the dislocation density transport equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">On the effects of the Mg content on the critical strain for the jerky flow of Al–Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait-Amokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Berbenni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+                <w:t xml:space="preserve">K. Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (6), </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 631, pp.209-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/23/6/065008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513871v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of the Mg content on the critical strain for the jerky flow of Al–Mg alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ait-Amokhtar</w:t>
+                <w:t xml:space="preserve">A mesoscopic theory of dislocation and disclination fields for grain boundary-mediated crystal plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bouabdallah</w:t>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beausir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 631, pp.209-213. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.277-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.02.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938218v1</w:t>
+                <w:t xml:space="preserve">hal-01513865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclinations in C-60 molecular layers on WO2/W(110) surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disclinations provide the missing mechanism for deforming olivine-rich rocks in the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. I. Bozhko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. A. Levchenko</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214106⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 507 (7490), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503718v1</w:t>
+                <w:t xml:space="preserve">hal-01054315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclinations provide the missing mechanism for deforming olivine-rich rocks in the mantle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A field theory of distortion incompatibility for coupled fracture and plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13043⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.45-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field theory of distortion incompatibility for coupled fracture and plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disclinations in C-60 molecular layers on WO2/W(110) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Bozhko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Lebedkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01503461v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disclination mediated plasticity in shear-coupled boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3469,64 +3469,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous modeling of the structure of symmetric tilt boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (6), pp.1434-1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3554,274 +3554,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical spectral approach for solving elasto-static field dislocation and g-disclination mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A field theory of piezoelectric media containing dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">Pascal Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Lebedkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Sénam Djaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+                <w:t xml:space="preserve">V. Gornakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (23-24), pp.4157 - 4175. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4870931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515210v1</w:t>
+                <w:t xml:space="preserve">hal-01503447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field theory of piezoelectric media containing dislocations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A numerical spectral approach for solving elasto-static field dislocation and g-disclination mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Sénam Djaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Gornakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (14), </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (23-24), pp.4157 - 4175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4870931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503447v1</w:t>
+                <w:t xml:space="preserve">hal-01515210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disclination densities from EBSD orientation mapping</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4009,990 +4009,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary modeling using an elasto-plastic theory of dislocation and disclination fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Theory of Disclination and Dislocation Fields for Grain Boundary Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Upadhyay</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.10.001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Advanced Structured Materials, 22, pp.303-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36394-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501431v1</w:t>
+                <w:t xml:space="preserve">hal-04306569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theory of Disclination and Dislocation Fields for Grain Boundary Plasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Grain boundary modeling using an elasto-plastic theory of dislocation and disclination fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Fressengeas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. V. Upadhyay</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Advanced Structured Materials, 22, pp.303-320. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.370-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36394-8_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306569v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between twin and slip in parent lattice due to kinematic compatibility at interfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tangential continuity of elastic/plastic curvature and strain at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 49 (11-12), pp.1355-1364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.02.020⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 49 (18), pp.2660-2667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038539v1</w:t>
+                <w:t xml:space="preserve">hal-04306559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the similarity of plastic flow processes during smooth and jerky flow: Statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.P. P Kobelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bougherira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (9), pp.3729-3740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangential continuity of elastic/plastic curvature and strain at interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the similarity of plastic flow processes during smooth and jerky flow in dilute alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. P Kobelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bougherira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Entemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.05.020⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.844-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306559v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the similarity of plastic flow processes during smooth and jerky flow in dilute alloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Effects of the impact of a low temperature nitrogen jet on metallic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laribou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Fressengeas</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jeanclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.10.042⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poceedings of the Royal Society, 468 (2147), pp.3601-3619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2012.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173961v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the impact of a low temperature nitrogen jet on metallic surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations between twin and slip in parent lattice due to kinematic compatibility at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Laribou</w:t>
+                <w:t xml:space="preserve">C. Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Poceedings of the Royal Society, 468 (2147), pp.3601-3619. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (11-12), pp.1355-1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2012.0241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174077v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity constraints at interfaces and their consequences on the work hardening of metal–matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intermittency of plasticity in an Al3%Mg alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bougherira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing short-range vs. long-range spatial correlations in dislocation distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5478,51 +5478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic structure of acoustic emission events during jerky flow in an Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,64 +5625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearrangement of dislocation structures in the aging of ice single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,51 +5771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for universal intermittent crystal plasticity from acoustic emission and high-resolution extensometry experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Varadhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6020,230 +6020,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00377504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal aspects of jerky flow in Al-Mg alloys, in relation with the Mg content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ait-Amokhtar</w:t>
+                <w:t xml:space="preserve">Dislocation transport using an explicit Galerkin-Least Squares formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Varadhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boudrahem</w:t>
+                <w:t xml:space="preserve">A. J. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54, pp.2113-2118</w:t>
+              <w:t xml:space="preserve">Modelling Simul. Mater. Sci. Eng.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.1245-1270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119271v1</w:t>
+                <w:t xml:space="preserve">hal-00119274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation transport using an explicit Galerkin-Least Squares formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. J. Beaudoin</w:t>
+                <w:t xml:space="preserve">Spatiotemporal aspects of jerky flow in Al-Mg alloys, in relation with the Mg content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait-Amokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Acharya</w:t>
+                <w:t xml:space="preserve">S. Boudrahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling Simul. Mater. Sci. Eng.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14, pp.1245-1270</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.2113-2118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119274v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on Dislocation dynamics is chaotic</w:t>
               </w:r>
@@ -6445,51 +6445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Break-up of copper shaped-charge jets: experiment, numerical simulations and analytical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jeanclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6993,51 +6993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Necking of Rods at High Strain Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jeanclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7782,51 +7782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface migration in the mechanics of dislocations and generalized disclinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plasticité 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7851,51 +7851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de microstructures et de précipitation dans les alliages aéronautiques AlCuLi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7940,286 +7940,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field theory of dislocations and generalized disclinations for coupled plasticity and phase transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disconnections, dislocations and generalized disclinations in grain boundary ledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on plasticity, damage and fracture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">Colloque Plasticité 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375500v1</w:t>
+                <w:t xml:space="preserve">hal-03381291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconnections, dislocations and generalized disclinations in grain boundary ledges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de courbure sur la mobilité des interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasticité 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381291v1</w:t>
+                <w:t xml:space="preserve">hal-03381287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de courbure sur la mobilité des interfaces</w:t>
+                <w:t xml:space="preserve">A field theory of dislocations and generalized disclinations for coupled plasticity and phase transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on plasticity, damage and fracture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381287v1</w:t>
+                <w:t xml:space="preserve">hal-03375500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between cracks and dislocations in Al-Cu-Li alloys in presence of dynamic strain aging</w:t>
               </w:r>
@@ -8231,51 +8231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyapriya Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8307,260 +8307,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal elasticity tensors in dislocation and disclination cores</w:t>
+                <w:t xml:space="preserve">Continuous description of a grain boundary in MgO and its disclination-induced grain-boundary migration mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">International conference on plasticity, damage and fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Puerto Vallarta, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380012v1</w:t>
+                <w:t xml:space="preserve">hal-03375505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous description of a grain boundary in MgO and its disclination-induced grain-boundary migration mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nonlocal elasticity tensors in dislocation and disclination cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on plasticity, damage and fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Puerto Vallarta, Mexico</w:t>
+              <w:t xml:space="preserve">Plasticité 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375505v1</w:t>
+                <w:t xml:space="preserve">hal-03380012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal elasticity tensors in dislocation and disclination cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8605,273 +8605,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of interfaces and grain-to-grain interactions on shear banding in Al-Cu-Li rolled sheets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A crystal defect field theory for coupled plasticity and fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chevy</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taupin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Dislocations 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, West Lafayette, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380010v1</w:t>
+                <w:t xml:space="preserve">hal-03381274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling phase transformation and plasticity in a field theory of second-order distortion incompatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crystal defect field theory for coupled plasticity and fracture</w:t>
+                <w:t xml:space="preserve">From atomistic to continuous description of grain boundaries using dislocation and generalized-disclination density fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taupin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dislocations 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, West Lafayette, IN, United States</w:t>
+              <w:t xml:space="preserve">International conference on Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381274v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoration of grain boundary in a monolayer film of C60 on WO2/W(110) surface by static molecules</w:t>
               </w:r>
@@ -8883,64 +8857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Bozhko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8976,165 +8950,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From atomistic to continuous description of grain boundaries using dislocation and generalized-disclination density fields</w:t>
+                <w:t xml:space="preserve">Continuous modeling of grain boundaries using a field theory of dislocations and generalized disclinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Plasticité 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381273v1</w:t>
+                <w:t xml:space="preserve">hal-03381299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous modeling of grain boundaries using a field theory of dislocations and generalized disclinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of interfaces and grain-to-grain interactions on shear banding in Al-Cu-Li rolled sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasticité 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381299v1</w:t>
+                <w:t xml:space="preserve">hal-03380010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum Mechanics of the Interaction of Phase Boundaries and Dislocations in Solids</w:t>
               </w:r>
@@ -9228,51 +9228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Laribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jeanclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9364,64 +9364,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Fourier Transform-based approach for Generalized Disclination Mechanics within a Couple Stress theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,90 +9489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theory of Disclination and Dislocation Fields for Grain Boundary Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Holm Altenbach; Samuel Forest; Anton Krivtsov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized Continua as Models for Materials with Multi-scale Effects or Under Multi-field Actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.303-320, 2013, 978-3-642-36393-1. </w:t>
@@ -9874,51 +9874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6EFAC67"/>
+    <w:nsid w:val="B45E7D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10105,51 +10105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-fressengeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04479816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad29ad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00145-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehenni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Amokhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.04.036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyapriya Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.08.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11040498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gbemou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Sun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya B Karki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chibane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.11.037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Raulot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. V Upadhyay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. A Lebensohn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1177232" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.10.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.06.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Djaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/6/065008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouabdallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.02.055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levchenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NL1XNB5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1RG86M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gornakov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870931" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.733829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC967CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Upadhyay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04WRMHJJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. P Kobelev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougherira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306559v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laribou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeanclaude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0241" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bougherira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P Kobelev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A Lebedkina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/240/1/012009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebyodkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916NJHDL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebedkina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014108" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lebedkina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chmel&#237;k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Lamark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174114" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377504v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varadhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Beaudoin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.155507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119271v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudrahem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119274v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Beaudoin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ananthakrishna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011182v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebyodkin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kubin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2141647" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chihab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kok" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bharathi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00099-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVW3S0PV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973119" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255420v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973133" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60AC230ED700404D48E9C358DE8AAF5D69C826E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994867" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFBE3A9B3F90C62D2E63A6E7260C1EA79D3BF248/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988339" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AD8A08AF747D689E94AF16EA38CCF17B15FA197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985536" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84104F15E52111726196F093FA542ABA64541CFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224745v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985515" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC7466B1B4FDB10FFEADE657C0BB4BB431C4648B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381289v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375500v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381287v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380026v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381275v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381274v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taupin Vincent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Bozhko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Levchenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381273v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jeanclaude" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552349" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2F978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1986METZ004S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1974METZ005S" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-fressengeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04479816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad29ad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00145-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111517" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehenni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Amokhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.04.036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyapriya Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11040498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya B Karki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chibane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.11.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gbemou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.10.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1177232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. V Upadhyay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. A Lebensohn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Raulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.03.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Djaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/6/065008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouabdallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.02.055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.06.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13043" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NL1XNB5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levchenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1RG86M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gornakov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870931" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.733829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Upadhyay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04WRMHJJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC967CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. P Kobelev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougherira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laribou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeanclaude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0241" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bougherira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P Kobelev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A Lebedkina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/240/1/012009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebyodkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916NJHDL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebedkina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014108" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lebedkina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chmel&#237;k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Lamark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174114" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377504v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varadhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Beaudoin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.155507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Beaudoin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudrahem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ananthakrishna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011182v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebyodkin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kubin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2141647" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chihab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kok" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bharathi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00099-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVW3S0PV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973119" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255420v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973133" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60AC230ED700404D48E9C358DE8AAF5D69C826E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994867" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFBE3A9B3F90C62D2E63A6E7260C1EA79D3BF248/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988339" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AD8A08AF747D689E94AF16EA38CCF17B15FA197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985536" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84104F15E52111726196F093FA542ABA64541CFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224745v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985515" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC7466B1B4FDB10FFEADE657C0BB4BB431C4648B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381289v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380026v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381274v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taupin Vincent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Bozhko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Levchenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jeanclaude" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552349" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2F978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1986METZ004S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1974METZ005S" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>