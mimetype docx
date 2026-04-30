--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1659,846 +1659,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous description of the atomic structure of grain boundaries using dislocation and generalized-disclination density fields</w:t>
+                <w:t xml:space="preserve">Influence of pressure on dislocation, disclination, and generalized- disclination structures of a {310}/[001] tilt grain boundary in MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijaya B Karki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77, pp.75-89. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (20), pp.3108-3114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2015.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2016.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515310v1</w:t>
+                <w:t xml:space="preserve">hal-02936385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field theory of strain/curvature incompatibility for coupled fracture and plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous description of a grain boundary in forsterite from atomic scale simulations: the role of disclinations Continuous description of a grain boundary in forsterite from atomic scale simulations: the role of disclinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.12.027⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (17), pp.1757-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2016.1177232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403812v1</w:t>
+                <w:t xml:space="preserve">hal-02936789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure on dislocation, disclination, and generalized- disclination structures of a {310}/[001] tilt grain boundary in MgO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
+                <w:t xml:space="preserve">A higher order elasto-viscoplastic model using fast Fourier transforms: Effects of lattice curvatures on mechanical response of nanocrystalline metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. V Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bijaya B Karki</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.126-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2016.346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02936385v1</w:t>
+                <w:t xml:space="preserve">hal-02943011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous description of a grain boundary in forsterite from atomic scale simulations: the role of disclinations Continuous description of a grain boundary in forsterite from atomic scale simulations: the role of disclinations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">Building compact dislocation cores in an elasto-plastic model of dislocation fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gbemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. M Raulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandro Jahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2016.1177232⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.241-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936789v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A higher order elasto-viscoplastic model using fast Fourier transforms: Effects of lattice curvatures on mechanical response of nanocrystalline metals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of grain-to-grain interactions on hear strain localization in Al-Cu-Li rolled sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.A. A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02943011v1</w:t>
+                <w:t xml:space="preserve">hal-02935792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building compact dislocation cores in an elasto-plastic model of dislocation fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. M Raulot</w:t>
+                <w:t xml:space="preserve">Continuous description of the atomic structure of grain boundaries using dislocation and generalized-disclination density fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82, pp.241-259. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 77, pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2015.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942766v1</w:t>
+                <w:t xml:space="preserve">hal-01515310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grain-to-grain interactions on hear strain localization in Al-Cu-Li rolled sheets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A field theory of strain/curvature incompatibility for coupled fracture and plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99, pp.71-81. </w:t>
+              <w:t xml:space="preserve">, 2016, 82, pp.16-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935792v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Dynamic Recrystallization of Ice from EBSD Orientation Mapping</w:t>
               </w:r>
@@ -2612,969 +2612,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical spectral approach to solve the dislocation density transport equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mesoscopic theory of dislocation and disclination fields for grain boundary-mediated crystal plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Djaka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beausir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/23/6/065008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.277-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513871v1</w:t>
+                <w:t xml:space="preserve">hal-01513865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of the Mg content on the critical strain for the jerky flow of Al–Mg alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ait-Amokhtar</w:t>
+                <w:t xml:space="preserve">A numerical spectral approach to solve the dislocation density transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Djaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 631, pp.209-213. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.02.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/23/6/065008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938218v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesoscopic theory of dislocation and disclination fields for grain boundary-mediated crystal plasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Capolungo</w:t>
+                <w:t xml:space="preserve">On the effects of the Mg content on the critical strain for the jerky flow of Al–Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait-Amokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Upadhyay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Beausir</w:t>
+                <w:t xml:space="preserve">K. Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71, pp.277-290. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 631, pp.209-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.06.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513865v1</w:t>
+                <w:t xml:space="preserve">hal-02938218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclinations provide the missing mechanism for deforming olivine-rich rocks in the mantle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disclinations in C-60 molecular layers on WO2/W(110) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Beausir</w:t>
+                <w:t xml:space="preserve">S. I. Bozhko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barou</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Lebedkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13043⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054315v1</w:t>
+                <w:t xml:space="preserve">hal-01503718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field theory of distortion incompatibility for coupled fracture and plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+                <w:t xml:space="preserve">Disclinations provide the missing mechanism for deforming olivine-rich rocks in the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beausir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.009⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 507 (7490), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01503461v1</w:t>
+                <w:t xml:space="preserve">hal-01054315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclinations in C-60 molecular layers on WO2/W(110) surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. I. Bozhko</w:t>
+                <w:t xml:space="preserve">A field theory of distortion incompatibility for coupled fracture and plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.45-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503718v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclination mediated plasticity in shear-coupled boundary migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous modeling of the structure of symmetric tilt boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Capolungo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.179-192. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (6), pp.1434-1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503714v1</w:t>
+                <w:t xml:space="preserve">hal-01503446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous modeling of the structure of symmetric tilt boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disclination mediated plasticity in shear-coupled boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.12.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503446v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field theory of piezoelectric media containing dislocations</w:t>
               </w:r>
@@ -3599,51 +3599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Lebedkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gornakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4009,631 +4009,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theory of Disclination and Dislocation Fields for Grain Boundary Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Taupin</w:t>
+                <w:t xml:space="preserve">Grain boundary modeling using an elasto-plastic theory of dislocation and disclination fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Fressengeas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. V. Upadhyay</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.370-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36394-8_18⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306569v1</w:t>
+                <w:t xml:space="preserve">hal-01501431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary modeling using an elasto-plastic theory of dislocation and disclination fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">A Theory of Disclination and Dislocation Fields for Grain Boundary Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Upadhyay</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (2), pp.370-384. </w:t>
+              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Advanced Structured Materials, 22, pp.303-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36394-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501431v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangential continuity of elastic/plastic curvature and strain at interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the similarity of plastic flow processes during smooth and jerky flow: Statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. P Kobelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bougherira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Entemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.05.020⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (9), pp.3729-3740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306559v1</w:t>
+                <w:t xml:space="preserve">hal-02173954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the similarity of plastic flow processes during smooth and jerky flow: Statistical analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tangential continuity of elastic/plastic curvature and strain at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (9), pp.3729-3740. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (18), pp.2660-2667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173954v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the similarity of plastic flow processes during smooth and jerky flow in dilute alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. P Kobelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
+                <w:t xml:space="preserve">Y. Bougherira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Laribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jeanclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intermittency of plasticity in an Al3%Mg alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bougherira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing short-range vs. long-range spatial correlations in dislocation distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5338,295 +5338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00652947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation transport and intermittency in the plasticity of crystalline solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Fressengeas</w:t>
+                <w:t xml:space="preserve">Intrinsic structure of acoustic emission events during jerky flow in an Al alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beaudoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Entemeyer</w:t>
+                <w:t xml:space="preserve">T.A. Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lebedkina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lebyodkin</w:t>
+                <w:t xml:space="preserve">F. Chmelík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Lamark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Estrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (1), pp.014108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.014108⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79 (17), pp.174114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.174114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173945v1</w:t>
+                <w:t xml:space="preserve">insu-00420864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic structure of acoustic emission events during jerky flow in an Al alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Chmelík</w:t>
+                <w:t xml:space="preserve">Dislocation transport and intermittency in the plasticity of crystalline solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Lamark</w:t>
+                <w:t xml:space="preserve">A. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Estrin</w:t>
+                <w:t xml:space="preserve">T. Lebedkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (17), pp.174114. </w:t>
+              <w:t xml:space="preserve">, 2009, 79 (1), pp.014108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.174114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.014108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00420864v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearrangement of dislocation structures in the aging of ice single crystals</w:t>
               </w:r>
@@ -5638,51 +5638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Varadhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,51 +6363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Kubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Estrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, A 400-401, pp., 226-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7625,165 +7625,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de courbure sur la migration des interfaces</w:t>
+                <w:t xml:space="preserve">Migration d'interfaces en mécanique des champs de dislocations et de désinclinaisons généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : La Métallurgie, quel avenir !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381289v1</w:t>
+                <w:t xml:space="preserve">hal-04824599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration d'interfaces en mécanique des champs de dislocations et de désinclinaisons généralisées</w:t>
+                <w:t xml:space="preserve">Effets de courbure sur la migration des interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">Colloque : La Métallurgie, quel avenir !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824599v1</w:t>
+                <w:t xml:space="preserve">hal-03381289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface migration in the mechanics of dislocations and generalized disclinations</w:t>
               </w:r>
@@ -8870,51 +8870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9228,51 +9228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Laribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Entemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jeanclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9528,51 +9528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Holm Altenbach; Samuel Forest; Anton Krivtsov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized Continua as Models for Materials with Multi-scale Effects or Under Multi-field Actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.303-320, 2013, 978-3-642-36393-1. </w:t>
@@ -9874,51 +9874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B45E7D5E"/>
+    <w:nsid w:val="EC4298C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10105,51 +10105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-fressengeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04479816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad29ad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00145-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111517" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehenni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Amokhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.04.036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyapriya Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11040498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya B Karki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chibane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.11.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gbemou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.10.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1177232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. V Upadhyay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. A Lebensohn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Raulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.03.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Djaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/6/065008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouabdallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.02.055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.06.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13043" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NL1XNB5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levchenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1RG86M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gornakov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870931" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.733829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Upadhyay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04WRMHJJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC967CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. P Kobelev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougherira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laribou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeanclaude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0241" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bougherira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P Kobelev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A Lebedkina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/240/1/012009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebyodkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916NJHDL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebedkina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014108" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lebedkina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chmel&#237;k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Lamark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174114" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377504v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varadhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Beaudoin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.155507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Beaudoin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudrahem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ananthakrishna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011182v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebyodkin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kubin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2141647" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chihab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kok" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bharathi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00099-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVW3S0PV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973119" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255420v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973133" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60AC230ED700404D48E9C358DE8AAF5D69C826E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994867" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFBE3A9B3F90C62D2E63A6E7260C1EA79D3BF248/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988339" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AD8A08AF747D689E94AF16EA38CCF17B15FA197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985536" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84104F15E52111726196F093FA542ABA64541CFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224745v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985515" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC7466B1B4FDB10FFEADE657C0BB4BB431C4648B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381289v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380026v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381274v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taupin Vincent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Bozhko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Levchenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jeanclaude" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552349" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2F978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1986METZ004S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1974METZ005S" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-fressengeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04479816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad29ad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00145-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111517" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehenni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Amokhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.04.036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyapriya Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11040498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya B Karki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chibane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.11.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gbemou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1177232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. V Upadhyay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. A Lebensohn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Raulot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.10.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.06.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Djaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/6/065008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouabdallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.02.055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levchenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NL1XNB5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1RG86M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gornakov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870931" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.733829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC967CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Upadhyay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04WRMHJJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. P Kobelev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougherira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laribou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeanclaude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0241" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bougherira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P Kobelev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A Lebedkina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/240/1/012009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebyodkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916NJHDL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lebedkina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chmel&#237;k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Lamark" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174114" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebedkina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014108" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377504v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varadhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Beaudoin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.155507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Beaudoin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudrahem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ananthakrishna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011182v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebyodkin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kubin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2141647" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chihab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kok" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bharathi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00099-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVW3S0PV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973119" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255420v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973133" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60AC230ED700404D48E9C358DE8AAF5D69C826E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994867" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFBE3A9B3F90C62D2E63A6E7260C1EA79D3BF248/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988339" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AD8A08AF747D689E94AF16EA38CCF17B15FA197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985536" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84104F15E52111726196F093FA542ABA64541CFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224745v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985515" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC7466B1B4FDB10FFEADE657C0BB4BB431C4648B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824599v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381289v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380026v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381274v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taupin Vincent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Bozhko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Levchenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jeanclaude" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552349" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2F978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1986METZ004S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1974METZ005S" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>