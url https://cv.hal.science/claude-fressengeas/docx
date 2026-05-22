--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,9819 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9768 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Fressengeas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2436-6037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=I4IMO-gAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex patterning in jerky flow from time series analysis and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Lebedkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Lebyodkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.035018. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/ad29ad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model for slip transfer at grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manas V Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-020-00145-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Application of Field Dislocation and Disclination Mechanics to Grain Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.1517. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10111517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the theory of dislocation and generalized disclination fields and its application to straight and stepped symmetrical tilt boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.104092. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity modeling of the effects of crystal orientation and grain-to-grain interactions on DSA-induced strain localization in Al–Li alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyapriya Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100467. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of dislocation densities in pure tantalum from EBSD orientation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Beausir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kerisit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Métaux et alliages, 106 (604), pp.14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2018058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal correlations in the Portevin-Le Chatelier band dynamics during the type B - type C transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait-Amokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 756, pp.313-318. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature effects on boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.814-826. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangential continuity of the curvature tensor at grain boundaries underpins disclination density determination from spatially mapped orientation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beausir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156-157, pp.210-215. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnections, dislocations and generalized disclinations in grain boundary ledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.Y. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104, pp.134-146. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Nonlinear Field Fracture Mechanics and Crack Nucleation, Application to Strain Localization Fields in Al-Cu-Li Aerospace Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyapriya Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.498. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11040498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous description of grain boundaries using crystal defectfields: the example of a {3 1 0}/[0 0 1] tilt boundary in MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijaya B Karki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the strain rate dependence of the critical strain for plastic instabilities in Al-Mg alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait-Amokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.252-255. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal elasticity tensors in dislocation and disclination cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gbemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.62-84. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field theory of strain/curvature incompatibility for coupled fracture and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.16-38. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous description of the atomic structure of grain boundaries using dislocation and generalized-disclination density fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.75-89. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous description of a grain boundary in forsterite from atomic scale simulations: the role of disclinations Continuous description of a grain boundary in forsterite from atomic scale simulations: the role of disclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (17), pp.1757-1772. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2016.1177232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building compact dislocation cores in an elasto-plastic model of dislocation fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gbemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Raulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.241-259. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A higher order elasto-viscoplastic model using fast Fourier transforms: Effects of lattice curvatures on mechanical response of nanocrystalline metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. V Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capolungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. A Lebensohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.126-152. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grain-to-grain interactions on hear strain localization in Al-Cu-Li rolled sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pressure on dislocation, disclination, and generalized- disclination structures of a {310}/[001] tilt grain boundary in MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijaya B Karki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (20), pp.3108-3114. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2016.346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of the Mg content on the critical strain for the jerky flow of Al–Mg alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait-Amokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 631, pp.209-213. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical spectral approach to solve the dislocation density transport equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Djaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (6), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/23/6/065008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesoscopic theory of dislocation and disclination fields for grain boundary-mediated crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capolungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Beausir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dynamic Recrystallization of Ice from EBSD Orientation Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beausir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2015.00081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclinations provide the missing mechanism for deforming olivine-rich rocks in the mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Demouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Beausir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 507 (7490), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field theory of distortion incompatibility for coupled fracture and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.45-65. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclinations in C-60 molecular layers on WO2/W(110) surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Lebedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (21), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous modeling of the structure of symmetric tilt boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.1434-1441. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclination mediated plasticity in shear-coupled boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capolungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.179-192. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical spectral approach for solving elasto-static field dislocation and g-disclination mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Sénam Djaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (23-24), pp.4157 - 4175. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field theory of piezoelectric media containing dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Lebedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gornakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (14), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic constitutive laws for incompatible crystalline media: the contributions of dislocations, disclinations and G-disclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manas Vijay Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capolungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (7), pp.794-832. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2012.733829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclination densities from EBSD orientation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Beausir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Disclination and Dislocation Fields for Grain Boundary Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capolungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Structured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Advanced Structured Materials, 22, pp.303-320. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36394-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary modeling using an elasto-plastic theory of dislocation and disclination fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capolungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (2), pp.370-384. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangential continuity of elastic/plastic curvature and strain at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (18), pp.2660-2667. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the similarity of plastic flow processes during smooth and jerky flow: Statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lebyodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. P Kobelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bougherira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (9), pp.3729-3740. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the similarity of plastic flow processes during smooth and jerky flow in dilute alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lebyodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. P Kobelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bougherira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3), pp.844-850. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2011.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the impact of a low temperature nitrogen jet on metallic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeanclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pesci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poceedings of the Royal Society, 468 (2147), pp.3601-3619. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2012.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between twin and slip in parent lattice due to kinematic compatibility at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (11-12), pp.1355-1364. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity constraints at interfaces and their consequences on the work hardening of metal–matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (10), pp.2023-2043. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intermittency of plasticity in an Al3%Mg alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bougherira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N P Kobelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A Lebedkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 240, pp.012009. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/240/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing short-range vs. long-range spatial correlations in dislocation distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebyodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.1837-1849. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00652947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation transport and intermittency in the plasticity of crystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebedkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebyodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (1), pp.014108. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.014108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic structure of acoustic emission events during jerky flow in an Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lebyodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Lebedkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chmelík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Lamark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Estrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (17), pp.174114. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.174114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00420864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement of dislocation structures in the aging of ice single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (7), pp.1555 à 1563. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2007.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00381084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Size on the Dynamics of Dislocations in Ice Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Varadhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (155507), 1 à 4 p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.155507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for universal intermittent crystal plasticity from acoustic emission and high-resolution extensometry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Chmelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dobron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (224110), 1 à 8 p. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.224110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation transport using an explicit Galerkin-Least Squares formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Varadhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling Simul. Mater. Sci. Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.1245-1270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal aspects of jerky flow in Al-Mg alloys, in relation with the Mg content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait-Amokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.2113-2118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Dislocation dynamics is chaotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ananthakrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.425-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic strain aging : a coupled dislocation-solute dynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebyodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Estrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, A 400-401, pp., 226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Break-up of copper shaped-charge jets: experiment, numerical simulations and analytical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeanclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.123521. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2141647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time distribution of stress drops and crossover in the dynamics of jerky flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A 356, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial coupling in Jerky flow using Polycrystal plasticity,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Bharathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ananthakrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51, pp.3651-3662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portevin – Le Chatelier effect in biaxially strained Al-Fe-Si foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48, pp.1105-1110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden order behind jerky flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Bharathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebyodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ananthakrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50, pp.2813-2824. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00099-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Necking of Rods at High Strain Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeanclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-699-C3-704. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19973119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Critical Nominal Strain in Adiabatic Shear Banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-785-C3-790. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19973133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The catastrophic development of shear localization in thermoviscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dinzart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C8), pp.C8-435-C8-440. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DYMIQUE ELASTO-VISCOPLASTIQUE DE L'HÉTÉROGENÉITE DE LA DÉFORMATION PLASTIQUE DE CISAILLEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-277-C3-282. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1988339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00227762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION DES BANDES DE CISAILLEMENT : UNE ANALYSE DE STABILITÉ RELATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 46 (C5), pp.C5-283-C5-289. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1985536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00224767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUR LES CRITÈRES DE LOCALISATION DE LA DÉFORMATION PLASTIQUE DE TRACTION SIMPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 46 (C5), pp.C5-121-C5-125. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1985515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00224745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de courbure sur la migration des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Métallurgie, quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration d'interfaces en mécanique des champs de dislocations et de désinclinaisons généralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface migration in the mechanics of dislocations and generalized disclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de microstructures et de précipitation dans les alliages aéronautiques AlCuLi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyapriya Gupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réseau National de la Métallurgie La Métallurgie, quel Avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnections, dislocations and generalized disclinations in grain boundary ledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de courbure sur la mobilité des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field theory of dislocations and generalized disclinations for coupled plasticity and phase transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on plasticity, damage and fracture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between cracks and dislocations in Al-Cu-Li alloys in presence of dynamic strain aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyapriya Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous description of a grain boundary in MgO and its disclination-induced grain-boundary migration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on plasticity, damage and fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Puerto Vallarta, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal elasticity tensors in dislocation and disclination cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal elasticity tensors in dislocation and disclination cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS fall meeting and exhibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atomistic to continuous description of grain boundaries using dislocation and generalized-disclination density fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Multiscale Materials Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoration of grain boundary in a monolayer film of C60 on WO2/W(110) surface by static molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.I. Bozhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lebyodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Conference on Integranular and Interphase boundaries in materials NUST «MIS&amp;S»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling phase transformation and plasticity in a field theory of second-order distortion incompatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crystal defect field theory for coupled plasticity and fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taupin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dislocations 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, West Lafayette, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous modeling of grain boundaries using a field theory of dislocations and generalized disclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interfaces and grain-to-grain interactions on shear banding in Al-Cu-Li rolled sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiscale Materials Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics of the Interaction of Phase Boundaries and Dislocations in Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICMS Edinburgh Workshop on Differential Geometry and Continuum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Edimbourg, United Kingdom. pp.123-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Damage and Treatment by Impact of a Low Temperature Nitrogen Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Laribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jeanclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Tazibt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADVANCES IN MATERIALS AND PROCESSING TECHNOLOGIES (AMPT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.1222-1227, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3552349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Fourier Transform-based approach for Generalized Disclination Mechanics within a Couple Stress theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capolungo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Samuel Forest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generalized Continua as Models for Classical and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.47-75, 2016, 978-3-319-31719-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Disclination and Dislocation Fields for Grain Boundary Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capolungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Samuel Forest; Anton Krivtsov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generalized Continua as Models for Materials with Multi-scale Effects or Under Multi-field Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.303-320, 2013, 978-3-642-36393-1. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/2F978-3-642-36394-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités thermo-viscoplastiques aux grandes vitesses de déformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1986METZ004S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stabilité des milieux élastiques et méthodes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paul Verlaine - Metz, 1974. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1974METZ005S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9874,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC4298C7"/>
+    <w:nsid w:val="21BA5BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10105,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-fressengeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04479816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad29ad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00145-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111517" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehenni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Amokhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.04.036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyapriya Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11040498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya B Karki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chibane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.11.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gbemou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1177232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. V Upadhyay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. A Lebensohn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Raulot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.10.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.06.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Djaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/6/065008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouabdallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.02.055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levchenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NL1XNB5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1RG86M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gornakov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870931" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.733829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC967CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Upadhyay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04WRMHJJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. P Kobelev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougherira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laribou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeanclaude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0241" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bougherira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P Kobelev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A Lebedkina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/240/1/012009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebyodkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916NJHDL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lebedkina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chmel&#237;k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Lamark" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174114" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebedkina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014108" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377504v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varadhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Beaudoin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.155507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Beaudoin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudrahem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ananthakrishna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011182v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebyodkin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kubin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2141647" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chihab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kok" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bharathi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00099-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVW3S0PV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973119" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255420v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973133" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60AC230ED700404D48E9C358DE8AAF5D69C826E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994867" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFBE3A9B3F90C62D2E63A6E7260C1EA79D3BF248/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988339" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AD8A08AF747D689E94AF16EA38CCF17B15FA197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985536" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84104F15E52111726196F093FA542ABA64541CFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224745v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985515" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC7466B1B4FDB10FFEADE657C0BB4BB431C4648B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824599v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381289v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380026v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381274v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taupin Vincent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Bozhko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Levchenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jeanclaude" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552349" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2F978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1986METZ004S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1974METZ005S" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-fressengeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=I4IMO-gAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04479816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad29ad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00145-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyapriya Gupta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100467" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehenni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Amokhtar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.04.036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beausir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.08.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11040498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya B Karki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2609" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chibane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.11.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gbemou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.01.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1177232" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Raulot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. V Upadhyay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. A Lebensohn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02938218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouabdallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.02.055" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Djaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berbenni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/6/065008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.06.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00081" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NL1XNB5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1RG86M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gornakov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870931" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.733829" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Upadhyay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04WRMHJJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC967CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04306559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. P Kobelev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougherira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laribou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeanclaude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0241" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.07.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RNWK0C9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173964v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bougherira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P Kobelev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A Lebedkina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/240/1/012009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebyodkin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-916NJHDL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebedkina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lebedkina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chmel&#237;k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Lamark" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.12.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBNZG94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varadhan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Beaudoin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.155507" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Chmelik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dobron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.224110" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119274v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Beaudoin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudrahem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ananthakrishna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebyodkin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kubin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2141647" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011189v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chihab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kok" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bharathi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119285v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00099-X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVW3S0PV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255404v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973119" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255420v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19973133" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60AC230ED700404D48E9C358DE8AAF5D69C826E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253428v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994867" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFBE3A9B3F90C62D2E63A6E7260C1EA79D3BF248/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988339" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AD8A08AF747D689E94AF16EA38CCF17B15FA197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224767v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985536" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84104F15E52111726196F093FA542ABA64541CFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985515" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC7466B1B4FDB10FFEADE657C0BB4BB431C4648B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381289v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824599v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381284v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380032v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381287v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03320451v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Bozhko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Levchenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381274v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taupin Vincent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03380010v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517396v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174092v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laribou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jeanclaude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552349" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360511v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961948v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2F978-3-642-36394-8_18" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1986METZ004S" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775579v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1974METZ005S" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>