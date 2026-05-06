--- v0 (2026-04-07)
+++ v1 (2026-05-06)
@@ -1551,234 +1551,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02532014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Et si l'université n'était qu'un &amp;quot;filtre&amp;quot;? Actualité du modèle d'Arrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2000/2 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mirage de la justice sociale&amp;quot; : faut-il craindre que Hayek n'ait raison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Hayek et la philosophie économique. Après le colloque de Cerisy, 2000 (2), pp.87-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02475104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diplôme, un &amp;quot;signal&amp;quot; en voie de dépréciation? Le modèle de Spence réexaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 110 (1), pp.53-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806547v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01819492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilitarisme: les cercles concentriques d'une définition</w:t>
               </w:r>
@@ -4858,151 +4858,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">POURQUOI LA THEORIE DE LA « MACROJUSTICE » MÉRITE-T-ELLE QU'ON EN DEBATTE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LIBERTÉ, FISCALITÉ ET REDISTRIBUTION : Le débat à distance entre Van Parijs (1995) et Kolm (2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352466v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00352446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayek et Rawls sur la justice sociale : les différences sont-elles «plus verbales que substantielles» ?</w:t>
               </w:r>
@@ -5313,51 +5313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lest.fr/sites/default/files/pdf/C.%20Gamel.%20Publications.C.V.%20d%C3%A9cembre%202025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325510v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Tsutomu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.43.1.125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.1367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.074.0095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-31K5DFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.065.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balsan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333315v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794740v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lubrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lest.fr/sites/default/files/pdf/C.%20Gamel.%20Publications.C.V.%20d%C3%A9cembre%202025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325510v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Tsutomu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.43.1.125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.1367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.074.0095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-31K5DFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.065.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balsan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333315v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794740v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lubrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>