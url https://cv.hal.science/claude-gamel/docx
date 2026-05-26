--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1551,234 +1551,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02532014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le diplôme, un &amp;quot;signal&amp;quot; en voie de dépréciation? Le modèle de Spence réexaminé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 110 (1), pp.53-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mirage de la justice sociale&amp;quot; : faut-il craindre que Hayek n'ait raison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hayek et la philosophie économique. Après le colloque de Cerisy, 2000 (2), pp.87-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02475104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et si l'université n'était qu'un &amp;quot;filtre&amp;quot;? Actualité du modèle d'Arrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2000/2 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01819492v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00806547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilitarisme: les cercles concentriques d'une définition</w:t>
               </w:r>
@@ -4858,151 +4858,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LIBERTÉ, FISCALITÉ ET REDISTRIBUTION : Le débat à distance entre Van Parijs (1995) et Kolm (2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">POURQUOI LA THEORIE DE LA « MACROJUSTICE » MÉRITE-T-ELLE QU'ON EN DEBATTE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352446v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00352466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayek et Rawls sur la justice sociale : les différences sont-elles «plus verbales que substantielles» ?</w:t>
               </w:r>
@@ -5313,51 +5313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lest.fr/sites/default/files/pdf/C.%20Gamel.%20Publications.C.V.%20d%C3%A9cembre%202025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325510v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Tsutomu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.43.1.125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.1367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.074.0095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-31K5DFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.065.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balsan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333315v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794740v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lubrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lest.fr/sites/default/files/pdf/C.%20Gamel.%20Publications.C.V.%20d%C3%A9cembre%202025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325510v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Tsutomu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.43.1.125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.1367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.074.0095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-31K5DFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.065.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balsan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333315v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794740v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lubrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78377-0_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>