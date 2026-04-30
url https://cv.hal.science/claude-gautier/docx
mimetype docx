--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -3622,51 +3622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC4C8F83"/>
+    <w:nsid w:val="D30DDA60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>