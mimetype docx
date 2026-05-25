--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -882,174 +882,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00727174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domination en sociologie n'est-elle qu'une fiction ?</w:t>
+                <w:t xml:space="preserve">Critique et criticisme : de l'extériorité des points de vue chez Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Raisons Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00594618v1</w:t>
+                <w:t xml:space="preserve">halshs-00563241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique et criticisme : de l'extériorité des points de vue chez Bourdieu</w:t>
+                <w:t xml:space="preserve">La domination en sociologie n'est-elle qu'une fiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons Pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.32-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.049.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00563241v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00594618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte , contexte et intention illocutoire de l'auteur. Les enjeux du programme méthodologique de Quentin Skinner</w:t>
               </w:r>
@@ -2237,281 +2237,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethics of Care: the Work of the Moral Imagination</w:t>
+                <w:t xml:space="preserve">Entrée : Hume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bourgault, Sophie; Vosman, Frans. </w:t>
+              <w:t xml:space="preserve">Sapiro, Gisèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care Ethics in yet a Different Voice : Francophone Contributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.59-76, 2020, Ethics of Care</w:t>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.427-429, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02496014v1</w:t>
+                <w:t xml:space="preserve">halshs-03091485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatism and Sociology : the French Debate</w:t>
+                <w:t xml:space="preserve">The Ethics of Care: the Work of the Moral Imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Festl, Michael G. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourgault, Sophie; Vosman, Frans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatism and Social Philosophy: Exploring a Stream of Ideas from America to Europe</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Care Ethics in yet a Different Voice : Francophone Contributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.59-76, 2020, Ethics of Care</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03446594v1</w:t>
+                <w:t xml:space="preserve">halshs-02496014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée : Hume</w:t>
+                <w:t xml:space="preserve">Pragmatism and Sociology : the French Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gautier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sapiro, Gisèle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Festl, Michael G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pragmatism and Social Philosophy: Exploring a Stream of Ideas from America to Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-85, 2020, Routledge Studies in American Philosophy, 978-1-00-304436-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003044369-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03091485v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03446594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la neutralité axiologique au réalisme des expériences vécues du 'standpoint' : une critique féministe de la relation de connaissance</w:t>
               </w:r>
@@ -2723,195 +2723,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A treatise of human nature, a treatise of the world ?</w:t>
+                <w:t xml:space="preserve">Une philosophie en transition et en reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gautier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Antoine-Mahut, Delphine; Gaukroger, Stephen. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Gautier; Stéphane Madelrieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Descartes’ Treatise on Man and its reception</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'influence de Darwin sur la philosophie et autres essais de philosophie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.263-338, 2016, Bibliothèque de philosophie, 978-2-07-014462-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01491621v1</w:t>
+                <w:t xml:space="preserve">hal-01753187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une philosophie en transition et en reconstruction</w:t>
+                <w:t xml:space="preserve">A treatise of human nature, a treatise of the world ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Claude Gautier; Stéphane Madelrieux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine-Mahut, Delphine; Gaukroger, Stephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'influence de Darwin sur la philosophie et autres essais de philosophie contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Descartes’ Treatise on Man and its reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer, pp.227-236, 2016, Studies in history and philosophy of science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46989-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753187v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix des sans-voix : condamnés à être parlés ? La condition du porte-parole</w:t>
               </w:r>
@@ -3622,51 +3622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D30DDA60"/>
+    <w:nsid w:val="C2EAC7EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3853,51 +3853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-gautier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111094747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Milanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8525" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-13308-7.P.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.1040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laforge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Silvestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.42" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.784.0587" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.051.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.049.0032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valluy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02888761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/de_la_defense_des_savoirs_critiques-9782348073069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100224450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.14648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dewey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelrieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chataign&#233; Pouteyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11113-9.P.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9781000293883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003044369-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5373" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.201.0124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-gautier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111094747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Milanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8525" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-13308-7.P.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.1040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laforge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Silvestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.42" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.784.0587" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.051.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.049.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valluy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02888761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/de_la_defense_des_savoirs_critiques-9782348073069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100224450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.14648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dewey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelrieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chataign&#233; Pouteyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11113-9.P.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9781000293883" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003044369-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01753187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5373" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.201.0124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>