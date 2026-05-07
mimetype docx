--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -604,563 +604,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of extraterrestrial peptides and their derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound assisted extraction of amino acids and nucleobases from clay minerals and astrobiological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Timoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Krasnokutski</w:t>
+                <w:t xml:space="preserve">Prince Nana Amaniampong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Jäger</w:t>
+                <w:t xml:space="preserve">Aurelie Le Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henning</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remaury</w:t>
+                <w:t xml:space="preserve">Michel Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adj7179⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, pp.106775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582247v1</w:t>
+                <w:t xml:space="preserve">hal-04508237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Approach to Characterizing Soil Quality of Gabonese&amp;#8217;s Ferralitic Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of extraterrestrial peptides and their derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Krasnokutski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil-Yohan Musadji</w:t>
+                <w:t xml:space="preserve">Cornelia Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Gaël Mabicka Obame</w:t>
+                <w:t xml:space="preserve">Thomas Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mbina Mounguengui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie-Stella Koutika</w:t>
+                <w:t xml:space="preserve">Quentin Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojss.2024.144014⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (16), pp.eadj7179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adj7179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543179v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Soil Organic Carbon Stocks Inventories under Different Mangrove Forest Types in Gabon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multivariate Approach to Characterizing Soil Quality of Gabonese&amp;#8217;s Ferralitic Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil-Yohan Musadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Gaël Mabicka Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Hervé Mve Beh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Michel Mbina Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aubin Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Stella Koutika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Aubin Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojf.2024.142009⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (04), pp.237-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojss.2024.144014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542884v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound assisted extraction of amino acids and nucleobases from clay minerals and astrobiological samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Le Postollec</w:t>
+                <w:t xml:space="preserve">National Soil Organic Carbon Stocks Inventories under Different Mangrove Forest Types in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Gaël Mabicka Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil-Yohan Musadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dobrijevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rioland</w:t>
+                <w:t xml:space="preserve">Jean Hervé Mve Beh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Stella Koutika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aubin Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103, pp.106775. </w:t>
+              <w:t xml:space="preserve">Open Journal of Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (02), pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ojf.2024.142009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508237v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced-volatolomics for the design of tumour activated therapy</w:t>
               </w:r>
@@ -1972,64 +1972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Timoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Le Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Djago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4806,311 +4806,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemolysis in search for organics in extraterrestrial environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth-related variations in organic matte rat the molecular level in a loamy soil : reference data for a long-term experiment devoted to the carbon sequestration research field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amblès</w:t>
+                <w:t xml:space="preserve">Julien Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2008.10.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800833v1</w:t>
+                <w:t xml:space="preserve">hal-00374622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-related variations in organic matte rat the molecular level in a loamy soil : reference data for a long-term experiment devoted to the carbon sequestration research field.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">Thermochemolysis in search for organics in extraterrestrial environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geffroy-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sternberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Amblès</w:t>
+                <w:t xml:space="preserve">A. Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (1), pp.33-43. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85 (1-2), pp.454-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2008.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374622v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new extraction technique for in situ analyses of amino and carboxylic acids on Mars by gas chromatography mass spectrometry.</w:t>
               </w:r>
@@ -5388,51 +5388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for organics in extraterrestrial environments by in situ gas chromatography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sternberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,717 +5651,1045 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Strategies of Analysing and Extracting Biomarkers from Exobiological Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact and their role in the origin and evolution of life [Conference]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Astrobiology Institute (AEI), Sep 2025, Nördlingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic exposure of Cadmium leads to deleterious effects on Armadillidium vulgare immune cell's mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA, May 2025, Villeurbanne (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrothermal smectite synthesis in the presence of glycine: A synergistic chemical evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Fkiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dublin (IR), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-Driven UPLC-Orbitrap MS Analysis in Astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Le Sergeant D’hendecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life9020035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speciation of trace metals in organic matter of contaminated urban sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelène El Mufleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th Urban Environment Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Gothenburg, Sweden. pp 361-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de La Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceferino López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jocteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Strasbourg, France. pp.69891P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Derivatization–Gas Chromatography–Mass Spectrometry for Fatty Acids Profiling in Soil Dissolved Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Yohan Musadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Geffroy-Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (22), pp.5278, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25225278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542933v1</w:t>
-              </w:r>
-[...410 lines deleted...]
-                <w:t xml:space="preserve">cea-01996830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation du P dans les sols d'essai de longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6429,51 +6757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A337B2EF"/>
+    <w:nsid w:val="6A0764FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-geffroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-9658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129035157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213270638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Timoumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Bourseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05542883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rioland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krasnokutski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia J&#228;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remaury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj7179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil-Yohan Musadji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Ga&#235;l Mabicka Obame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbina Mounguengui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubin Ondo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Stella Koutika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2024.144014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05542884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herv&#233; Mve Beh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2024.142009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Postollec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11020076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.795206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123324" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04004-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468396v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab59df" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ribette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allavena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071429" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Yohan Musadji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104665" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01823781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZJ09SKX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Musadji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-Y. Musadji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Ouaqoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.10.025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34TFNGHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy Rodier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.09.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2850-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bechet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0586-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T063N3M3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.04.062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PQV0ZF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.11.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7DP4K80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sternberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2008.05.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZD53C64-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambl&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2008.10.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDHQN6H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celerier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rodier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01085" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV7627Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133424v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Glavin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418H7F50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144945v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Meunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mettetal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coscia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.05.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3GR5L0V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2004.12.072" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBL9QS5K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00047-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8FKM4SL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05542933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225278" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life9020035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907351v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El Mufleh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836754v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-geffroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-9658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129035157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213270638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Timoumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Bourseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05542883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rioland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Postollec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krasnokutski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia J&#228;ger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remaury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj7179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil-Yohan Musadji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Ga&#235;l Mabicka Obame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbina Mounguengui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubin Ondo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Stella Koutika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2024.144014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05542884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herv&#233; Mve Beh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2024.142009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11020076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.795206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123324" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04004-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468396v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Sergeant D&#8217;hendecourt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab59df" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ribette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allavena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071429" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Yohan Musadji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104665" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01823781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZJ09SKX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Musadji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-Y. Musadji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Ouaqoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.10.025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34TFNGHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy Rodier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.09.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2850-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bechet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0586-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T063N3M3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.04.062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PQV0ZF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.11.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7DP4K80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sternberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2008.05.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZD53C64-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celerier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rodier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV7627Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambl&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2008.10.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDHQN6H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133424v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Glavin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418H7F50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144945v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Meunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mettetal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coscia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.05.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3GR5L0V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2004.12.072" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBL9QS5K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00047-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8FKM4SL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moghrabi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561291v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Couture" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572876v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life9020035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El Mufleh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05542933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225278" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>