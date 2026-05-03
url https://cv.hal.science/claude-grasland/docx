--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -763,490 +763,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français face à leurs territoires : résultats d’une enquête inédite</w:t>
+                <w:t xml:space="preserve">International news flows theory revisited through a space-time interaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Communication Gazette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748048518825091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03070254v1</w:t>
+                <w:t xml:space="preserve">hal-01892635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic risk: the biases of earthquake media coverage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Français face à leurs territoires : résultats d’une enquête inédite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud H Devès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297292v1</w:t>
+                <w:t xml:space="preserve">halshs-03070254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et vous, où aimeriez-vous vivre ? Découvrez quelques-unes des villes préférées des Français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic risk: the biases of earthquake media coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud H Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gc-2-125-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03070265v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The « migratory crisis » as a media artefact. Space-time dynamics of the global agenda of the press in 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et vous, où aimeriez-vous vivre ? Découvrez quelques-unes des villes préférées des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02915917v1</w:t>
+                <w:t xml:space="preserve">halshs-03070265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International news flows theory revisited through a space-time interaction model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The « migratory crisis » as a media artefact. Space-time dynamics of the global agenda of the press in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Toureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communication Gazette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 82, </w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.181-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1748048518825091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892635v1</w:t>
+                <w:t xml:space="preserve">halshs-02915917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du football en Tunisie (1906-2015)</w:t>
               </w:r>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1786,77 +1786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture médiatique des séismes à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud H Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2018,446 +2018,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes de la réforme régionale tunisienne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réformes régionales en France et en Tunisie. Éléments théoriques et méthodologiques pour cerner les territoires perçus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennasr Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Ruffray Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.853-882</w:t>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01251783v1</w:t>
+                <w:t xml:space="preserve">halshs-01592840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille de mesures d'intégration internationale des territoires. Applications aux cas du commerce international (1995-2007) et de la diffusion des pièces euro étrangères en France (2002-2011)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dilemmes de la réforme régionale tunisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennasr Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Texier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, pp.575-603</w:t>
+              <w:t xml:space="preserve">, 2015, 5, pp.853-882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651863v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille de mesures d'intégration internationale des territoires.</w:t>
+                <w:t xml:space="preserve">Une famille de mesures d'intégration internationale des territoires. Applications aux cas du commerce international (1995-2007) et de la diffusion des pièces euro étrangères en France (2002-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, pp.575-604. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 4, pp.575-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03875113v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformes régionales en France et en Tunisie. Éléments théoriques et méthodologiques pour cerner les territoires perçus.</w:t>
+                <w:t xml:space="preserve">Une famille de mesures d'intégration internationale des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.575-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.154.0575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01592840v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03875113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The world and Europe in the eyes of Turkish undergraduate students</w:t>
               </w:r>
@@ -3834,428 +3834,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t>
+                <w:t xml:space="preserve">Enseigner les outils de modélisation statistiques des territoires dans un contexte international et pluridisciplinaire : enjeux et dilemmes du choix des exemples d’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Coulibaly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t>
+                <w:t xml:space="preserve">Gbetoton Nadège Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du CIST 2023 "Enseigner les territoires, apprendre des territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Aubervillers/Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.277-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04370375v1</w:t>
+                <w:t xml:space="preserve">hal-04417689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The International Geopolitical Agenda of Western European Daily Newspapers: Nationalism, Imperialism or Regionalism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.267-271</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.214-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417633v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les outils de modélisation statistiques des territoires dans un contexte international et pluridisciplinaire : enjeux et dilemmes du choix des exemples d’application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gbetoton Nadège Djossou</w:t>
+                <w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhamady Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.277-281</w:t>
+              <w:t xml:space="preserve">Colloque du CIST 2023 "Enseigner les territoires, apprendre des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aubervillers/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417689v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04370375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The International Geopolitical Agenda of Western European Daily Newspapers: Nationalism, Imperialism or Regionalism?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamady Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.214-218</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.267-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391021v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage d’analyse de données individuelles avec R et professionnalisation. Expérience d’utilisation des fichiers détail du recensement de la population en Master 2</w:t>
               </w:r>
@@ -4431,51 +4431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractive and repulsive cities for the French population; teaching from the scale mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,208 +4507,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poids, puissance et représentation des Etats dans les instances internationales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saisir la représentation des maillages territoriaux, GlocalMap, méthodologie et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.321-327</w:t>
+              <w:t xml:space="preserve">« Des instruments au service de la recherche en sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIME SHS, Sep 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854412v1</w:t>
+                <w:t xml:space="preserve">hal-03812762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir la représentation des maillages territoriaux, GlocalMap, méthodologie et premiers résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poids, puissance et représentation des Etats dans les instances internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Des instruments au service de la recherche en sciences sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIME SHS, Sep 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.321-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812762v1</w:t>
+                <w:t xml:space="preserve">hal-01854412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informations territoriales locales et analyse comparative des dynamiques métropolitaines. Le projet Grandes métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5003,57 +5003,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5082,73 +5082,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965645v1</w:t>
+                <w:t xml:space="preserve">hal-01353446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques mar(S/L)iennes : le territoire comme agrégateur spatio-temporel de trajectoires</w:t>
               </w:r>
@@ -5210,57 +5210,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,634 +5289,634 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t>
+              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353446v1</w:t>
+                <w:t xml:space="preserve">hal-00965645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive process of responding to a spatial survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of international media events by spatial and temporal aggregation of RSS flows of newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France. pp.112-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216591v1</w:t>
+                <w:t xml:space="preserve">hal-00881313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of international media events by spatial and temporal aggregation of RSS flows of newspapers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cognitive process of responding to a spatial survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Dourdan, France. pp.112-114</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881313v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un capteur géomédiatique d'événements internationaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.184-190</w:t>
+              <w:t xml:space="preserve">1er Congrès du Collège International des Sciences du Territoire (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675303v1</w:t>
+                <w:t xml:space="preserve">hal-01220255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperAtlas, un outil d'aide à la prise de décision politique pour l'aménagement du territoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un capteur géomédiatique d'événements internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.471-478</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.184-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353209v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
+                <w:t xml:space="preserve">HyperAtlas, un outil d'aide à la prise de décision politique pour l'aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès du Collège International des Sciences du Territoire (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.471-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220255v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
               </w:r>
@@ -5954,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DG-IPOL session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bruxelles, Belgium</w:t>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7120,51 +7120,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03323191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et régions européennes en décroissance, maintenir la cohésion territoriale</w:t>
+                <w:t xml:space="preserve">Villes et régions européennes en décroissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Cunningham-Sabot</w:t>
@@ -7192,93 +7192,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Hamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermès, pp.368, 2010</w:t>
+              <w:t xml:space="preserve">Hermes - Lavoisier, pp.345, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642353v1</w:t>
+                <w:t xml:space="preserve">halshs-00786323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et régions européennes en décroissance.</w:t>
+                <w:t xml:space="preserve">Villes et régions européennes en décroissance, maintenir la cohésion territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Cunningham-Sabot</w:t>
@@ -7306,69 +7306,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Hamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermes - Lavoisier, pp.345, 2010</w:t>
+              <w:t xml:space="preserve">Hermès, pp.368, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00786323v1</w:t>
+                <w:t xml:space="preserve">halshs-00642353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World. Territorial evidence and visions</w:t>
               </w:r>
@@ -8037,77 +8037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne à la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Duwez, Pierre Merklé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un panel français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 12, Editions de l'INED, pp.281-312, 2021</w:t>
@@ -8334,51 +8334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information territoriale locale et analyse comparative des dynamiques métropolitaines : le projet Grandes métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,90 +8700,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Beckouche, Claude Grasland, France Guérin-Pace &amp; Jean-Yves Moisseron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonder les sciences du territoire</w:t>
@@ -8895,51 +8895,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00410669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marges, zones de récréation</w:t>
+                <w:t xml:space="preserve">Europe, méditerranée et tourisme : une place originale et une relation privilégiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
@@ -8974,93 +8974,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l’Europe dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation Française, 2009, Dynamiques du territoire, 978-2-11-007524-6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dynamiques du territoire, 978-2-11-007524-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866328v1</w:t>
+                <w:t xml:space="preserve">hal-01866321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe, méditerranée et tourisme : une place originale et une relation privilégiée</w:t>
+                <w:t xml:space="preserve">Les marges, zones de récréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
@@ -9095,82 +9108,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l’Europe dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, La Documentation Française, 2009, Dynamiques du territoire, 978-2-11-007524-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Documentation Française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01866321v1</w:t>
+                <w:t xml:space="preserve">hal-01866328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe dans les migrations internationales</w:t>
               </w:r>
@@ -9890,57 +9890,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de la Cohésion Territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Mapping Territorial Cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9984,81 +9984,81 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610467v1</w:t>
+                <w:t xml:space="preserve">hal-03610471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Territorial Cohesion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Les cartes de la Cohésion Territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10102,51 +10102,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610471v1</w:t>
+                <w:t xml:space="preserve">hal-03610467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTDB : a long term database application” ESPON project 3.2 Spatial Scenarios and Orientations in relation to the ESDP and Cohesion Policy</w:t>
               </w:r>
@@ -10171,51 +10171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10814,77 +10814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de l’enquête GlocalMap. La perception des échelles territoriales de l’action publique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11181,51 +11181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11521,51 +11521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11643,51 +11643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11838,835 +11838,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Core Database Strategy – A new paradigm for data collection at regional level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental maps of students - Volume 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ESPON. 2011, 107 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609358v1</w:t>
+                <w:t xml:space="preserve">halshs-00654523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divisions of the world according to flows and networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Core Database Strategy – A new paradigm for data collection at regional level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON. 2011, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00654535v1</w:t>
+                <w:t xml:space="preserve">hal-03609358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Database 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divisions of the world according to flows and networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Hamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594643v1</w:t>
+                <w:t xml:space="preserve">halshs-00654535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux des territoires frontaliers à l’échelle nationale. Vers la détermination et la délimitation de pôles transfrontaliers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESPON Database 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2011</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610604v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental maps of students - Volume 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental maps of students - Volume 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00654526v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00654524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental maps of students - Volume 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux des territoires frontaliers à l’échelle nationale. Vers la détermination et la délimitation de pôles transfrontaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamm Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00654524v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross country synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional perspective report</w:t>
+                <w:t xml:space="preserve">Mental maps of students - Volume 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00665408v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00654526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical toolbox for flow and network analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional perspective report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00654532v1</w:t>
+                <w:t xml:space="preserve">halshs-00665408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental maps of students - Volume 1</w:t>
               </w:r>
@@ -12734,115 +12747,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental maps of students - Volume 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+                <w:t xml:space="preserve">Statistical toolbox for flow and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Hamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00654523v1</w:t>
+                <w:t xml:space="preserve">halshs-00654532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of globalisation and increased trade liberalisation on European regions</w:t>
               </w:r>
@@ -13103,51 +13103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13212,51 +13212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13548,51 +13548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13679,91 +13679,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595643v1</w:t>
+                <w:t xml:space="preserve">halshs-03595639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
@@ -13801,378 +13801,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00174240v1</w:t>
+                <w:t xml:space="preserve">halshs-03595643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Modifiable Areas Unit Problem</w:t>
+                <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 254 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596052v1</w:t>
+                <w:t xml:space="preserve">halshs-00174240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe in the World</w:t>
+                <w:t xml:space="preserve">The Modifiable Areas Unit Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595639v1</w:t>
+                <w:t xml:space="preserve">hal-03596052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans et perspectives pour la constitution d’un Observatoire de Recherche pour l’Aménagement du Territoire en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14259,51 +14259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1999, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -14364,51 +14364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1998, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -14599,51 +14599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/r6ng-wz66" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Toureille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.718809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/HJVQ-YP94" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-2-125-2019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01892635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748048518825091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Langar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Saadaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bennasr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2985" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.154.0575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175541v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mario Pes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriaco Carru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ferrucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2004.06.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dansou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhamady Ouedraogo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouftaou Amadou Sanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417689v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbetoton Nad&#232;ge Djossou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Toureille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353449v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moisseron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Moisseron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9158.ch10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9158.ch11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812676v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lebon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesannalesdedroit.fr/lesdossiersdesad/index.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cist.cnrs.fr/founding-territorial-sciences-2/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasland Claude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954933v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410669v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866321v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diploweb.com/Atlas-de-l-Europe-dans-le-monde-C.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didelon Clarisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277604v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02795093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138851v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Banisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lan Botterman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Van Hamme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Capello" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/r6ng-wz66" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Toureille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.718809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/HJVQ-YP94" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01892635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748048518825091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-2-125-2019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6235" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Langar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Saadaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bennasr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2985" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.154.0575" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175541v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mario Pes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriaco Carru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ferrucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2004.06.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbetoton Nad&#232;ge Djossou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dansou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhamady Ouedraogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouftaou Amadou Sanni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Toureille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353449v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moisseron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Moisseron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9158.ch10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9158.ch11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812676v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lebon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesannalesdedroit.fr/lesdossiersdesad/index.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cist.cnrs.fr/founding-territorial-sciences-2/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasland Claude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954933v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410669v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diploweb.com/Atlas-de-l-Europe-dans-le-monde-C.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didelon Clarisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277604v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02795093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138851v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Banisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lan Botterman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654523v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609358v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654536v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Van Hamme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Capello" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>