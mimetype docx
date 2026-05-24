--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -205,261 +205,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping International Geopolitical Agenda. Continuing National Conceptions of the Emerging European Crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the distribution of euro coins across borders (2002–2010): A dataset on the contents of 22,500 European citizens' wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Leconte</w:t>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Severo</w:t>
+                <w:t xml:space="preserve">Bénédicte Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fdata.2021.718809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506950v1</w:t>
+                <w:t xml:space="preserve">hal-03232625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the distribution of euro coins across borders (2002–2010): A dataset on the contents of 22,500 European citizens' wallet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping International Geopolitical Agenda. Continuing National Conceptions of the Emerging European Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Texier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Etienne Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Guérin-Pace</w:t>
+                <w:t xml:space="preserve">Romain Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Garnier</w:t>
+                <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.107081. </w:t>
+              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fdata.2021.718809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232625v1</w:t>
+                <w:t xml:space="preserve">halshs-03506950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse territoriale multiscalaire</w:t>
               </w:r>
@@ -763,490 +763,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International news flows theory revisited through a space-time interaction model</w:t>
+                <w:t xml:space="preserve">Les Français face à leurs territoires : résultats d’une enquête inédite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communication Gazette</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892635v1</w:t>
+                <w:t xml:space="preserve">halshs-03070254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français face à leurs territoires : résultats d’une enquête inédite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic risk: the biases of earthquake media coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud H Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gc-2-125-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03070254v1</w:t>
+                <w:t xml:space="preserve">halshs-02297292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic risk: the biases of earthquake media coverage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et vous, où aimeriez-vous vivre ? Découvrez quelques-unes des villes préférées des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02297292v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03070265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et vous, où aimeriez-vous vivre ? Découvrez quelques-unes des villes préférées des Français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The « migratory crisis » as a media artefact. Space-time dynamics of the global agenda of the press in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Toureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.181-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03070265v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The « migratory crisis » as a media artefact. Space-time dynamics of the global agenda of the press in 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International news flows theory revisited through a space-time interaction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.181-199. </w:t>
+              <w:t xml:space="preserve">International Communication Gazette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1748048518825091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02915917v1</w:t>
+                <w:t xml:space="preserve">hal-01892635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du football en Tunisie (1906-2015)</w:t>
               </w:r>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1786,77 +1786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture médiatique des séismes à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud H Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2018,182 +2018,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformes régionales en France et en Tunisie. Éléments théoriques et méthodologiques pour cerner les territoires perçus.</w:t>
+                <w:t xml:space="preserve">Une famille de mesures d'intégration internationale des territoires. Applications aux cas du commerce international (1995-2007) et de la diffusion des pièces euro étrangères en France (2002-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.575-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01592840v1</w:t>
+                <w:t xml:space="preserve">hal-01651863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemmes de la réforme régionale tunisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennasr Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,306 +2158,349 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.853-882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille de mesures d'intégration internationale des territoires. Applications aux cas du commerce international (1995-2007) et de la diffusion des pièces euro étrangères en France (2002-2011)</w:t>
+                <w:t xml:space="preserve">Une famille de mesures d'intégration internationale des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, pp.575-603</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 4, pp.575-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.154.0575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651863v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03875113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille de mesures d'intégration internationale des territoires.</w:t>
+                <w:t xml:space="preserve">Réformes régionales en France et en Tunisie. Éléments théoriques et méthodologiques pour cerner les territoires perçus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennasr Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Ruffray Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03875113v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01592840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The world and Europe in the eyes of Turkish undergraduate students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,77 +2560,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of foreign euro coins in France, 2002-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3834,428 +3834,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les outils de modélisation statistiques des territoires dans un contexte international et pluridisciplinaire : enjeux et dilemmes du choix des exemples d’application</w:t>
+                <w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbetoton Nadège Djossou</w:t>
+                <w:t xml:space="preserve">Fatoumata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamady Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.277-281</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.267-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417689v1</w:t>
+                <w:t xml:space="preserve">hal-04417633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The International Geopolitical Agenda of Western European Daily Newspapers: Nationalism, Imperialism or Regionalism?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhamady Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.214-218</w:t>
+              <w:t xml:space="preserve">Colloque du CIST 2023 "Enseigner les territoires, apprendre des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aubervillers/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391021v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04370375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The International Geopolitical Agenda of Western European Daily Newspapers: Nationalism, Imperialism or Regionalism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du CIST 2023 "Enseigner les territoires, apprendre des territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Aubervillers/Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.214-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04370375v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner les outils de modélisation statistiques des territoires dans un contexte international et pluridisciplinaire : enjeux et dilemmes du choix des exemples d’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamady Ouedraogo</w:t>
+                <w:t xml:space="preserve">Gbetoton Nadège Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.267-271</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.277-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417633v1</w:t>
+                <w:t xml:space="preserve">hal-04417689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage d’analyse de données individuelles avec R et professionnalisation. Expérience d’utilisation des fichiers détail du recensement de la population en Master 2</w:t>
               </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4431,51 +4431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractive and repulsive cities for the French population; teaching from the scale mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,208 +4507,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir la représentation des maillages territoriaux, GlocalMap, méthodologie et premiers résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poids, puissance et représentation des Etats dans les instances internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Des instruments au service de la recherche en sciences sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIME SHS, Sep 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.321-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812762v1</w:t>
+                <w:t xml:space="preserve">hal-01854412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poids, puissance et représentation des Etats dans les instances internationales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saisir la représentation des maillages territoriaux, GlocalMap, méthodologie et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.321-327</w:t>
+              <w:t xml:space="preserve">« Des instruments au service de la recherche en sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIME SHS, Sep 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854412v1</w:t>
+                <w:t xml:space="preserve">hal-03812762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informations territoriales locales et analyse comparative des dynamiques métropolitaines. Le projet Grandes métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4815,64 +4815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5003,277 +5003,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chroniques mar(S/L)iennes : le territoire comme agrégateur spatio-temporel de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.210-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353446v1</w:t>
+                <w:t xml:space="preserve">hal-01353449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chroniques mar(S/L)iennes : le territoire comme agrégateur spatio-temporel de trajectoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.210-217</w:t>
+              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353449v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,884 +5289,884 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965645v1</w:t>
+                <w:t xml:space="preserve">hal-01353446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of international media events by spatial and temporal aggregation of RSS flows of newspapers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A cognitive process of responding to a spatial survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Dourdan, France. pp.112-114</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881313v1</w:t>
+                <w:t xml:space="preserve">hal-01216591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive process of responding to a spatial survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of international media events by spatial and temporal aggregation of RSS flows of newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France. pp.112-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216591v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un capteur géomédiatique d'événements internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès du Collège International des Sciences du Territoire (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.184-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220255v1</w:t>
+                <w:t xml:space="preserve">hal-00675303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un capteur géomédiatique d'événements internationaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyperAtlas, un outil d'aide à la prise de décision politique pour l'aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Severo</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.184-190</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.471-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675303v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperAtlas, un outil d'aide à la prise de décision politique pour l'aménagement du territoire</w:t>
+                <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.471-478</w:t>
+              <w:t xml:space="preserve">1er Congrès du Collège International des Sciences du Territoire (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353209v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DG-IPOL session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">W2GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595631v1</w:t>
+                <w:t xml:space="preserve">hal-00953627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Bimonte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
+                <w:t xml:space="preserve">Nicolas Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W2GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Shanghai, China</w:t>
+              <w:t xml:space="preserve">DG-IPOL session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953627v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives.</w:t>
               </w:r>
@@ -6587,51 +6587,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas électoral tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennasr Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,51 +6731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Moisseron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7051,51 +7051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Moisseron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7120,51 +7120,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03323191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et régions européennes en décroissance.</w:t>
+                <w:t xml:space="preserve">Villes et régions européennes en décroissance, maintenir la cohésion territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Cunningham-Sabot</w:t>
@@ -7192,93 +7192,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Hamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermes - Lavoisier, pp.345, 2010</w:t>
+              <w:t xml:space="preserve">Hermès, pp.368, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00786323v1</w:t>
+                <w:t xml:space="preserve">halshs-00642353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et régions européennes en décroissance, maintenir la cohésion territoriale</w:t>
+                <w:t xml:space="preserve">Villes et régions européennes en décroissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Cunningham-Sabot</w:t>
@@ -7306,271 +7306,271 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Hamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermès, pp.368, 2010</w:t>
+              <w:t xml:space="preserve">Hermes - Lavoisier, pp.345, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642353v1</w:t>
+                <w:t xml:space="preserve">halshs-00786323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe in the World. Territorial evidence and visions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beckouche</w:t>
+                <w:t xml:space="preserve">Atlas de l'Europe dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Université Paris 1, Université Paris 7, CNRS, pp.90, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.264, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702719v1</w:t>
+                <w:t xml:space="preserve">halshs-00738353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas de l'Europe dans le monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Europe in the World. Territorial evidence and visions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beckouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">La Documentation française, pp.264, 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 1, Université Paris 7, CNRS, pp.90, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738353v1</w:t>
+                <w:t xml:space="preserve">hal-00702719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Handbook for data collection and Harmonisation</w:t>
               </w:r>
@@ -7745,235 +7745,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe, un casse-tête géographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois exercices de régionalisation de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Toureille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régionalisation du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Group, pp.157-178, 2024, </w:t>
+              <w:t xml:space="preserve">, ISTE Group, pp.179-196, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9158.ch10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9158.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682112v1</w:t>
+                <w:t xml:space="preserve">hal-04682121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois exercices de régionalisation de l’Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Europe, un casse-tête géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Toureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régionalisation du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Group, pp.179-196, 2024, </w:t>
+              <w:t xml:space="preserve">, ISTE Group, pp.157-178, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9158.ch11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9158.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682121v1</w:t>
+                <w:t xml:space="preserve">hal-04682112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration, agrégation et visualisation spatiotemporelle de données massives</w:t>
               </w:r>
@@ -8037,77 +8037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne à la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Duwez, Pierre Merklé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un panel français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 12, Editions de l'INED, pp.281-312, 2021</w:t>
@@ -8229,255 +8229,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations internes et externes de l'Union européenne au prisme des conséquences du Brexit : une approche géographique et juridique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information territoriale locale et analyse comparative des dynamiques métropolitaines : le projet Grandes métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Brunet S., Lebon L., Richard Y. </w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAJARGE Romain, CAILLY Laurent, RUAS Anne, SAEZ Guy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prolifération des territoires et représentations de l'Union européenne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-228, 2019</w:t>
+              <w:t xml:space="preserve">Demande(s) territoriale(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.163-184, 2019, Collection du CIST, 9782811125523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02861175v1</w:t>
+                <w:t xml:space="preserve">halshs-02366904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information territoriale locale et analyse comparative des dynamiques métropolitaines : le projet Grandes métropoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les représentations internes et externes de l'Union européenne au prisme des conséquences du Brexit : une approche géographique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">LAJARGE Romain, CAILLY Laurent, RUAS Anne, SAEZ Guy. </w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunet S., Lebon L., Richard Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demande(s) territoriale(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.163-184, 2019, Collection du CIST, 9782811125523</w:t>
+              <w:t xml:space="preserve">Prolifération des territoires et représentations de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PURH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-228, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02366904v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02861175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territory as the legible, tangible product of complex processes and as a resource for action</w:t>
               </w:r>
@@ -8489,51 +8489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Moisseron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8700,90 +8700,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Beckouche, Claude Grasland, France Guérin-Pace &amp; Jean-Yves Moisseron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonder les sciences du territoire</w:t>
@@ -9249,182 +9249,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00739744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifiable Area Unit - Innovative Cartography - Long Term database - HyperAtlas</w:t>
+                <w:t xml:space="preserve">Evolutions démographiques et pauvreté dans le monde (1950-2050)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Territorial Research –Building a scientific plateform for territorial cohesion and competitiveness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPON, pp.40-42, 46-48, 50-58, 2006</w:t>
+              <w:t xml:space="preserve">Images Economiques du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 5 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175579v1</w:t>
+                <w:t xml:space="preserve">halshs-00110789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions démographiques et pauvreté dans le monde (1950-2050)</w:t>
+                <w:t xml:space="preserve">Modifiable Area Unit - Innovative Cartography - Long Term database - HyperAtlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPON. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images Economiques du Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 5 p., 2006</w:t>
+              <w:t xml:space="preserve">Applied Territorial Research –Building a scientific plateform for territorial cohesion and competitiveness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPON, pp.40-42, 46-48, 50-58, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00110789v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fractures territoriales du développement humain</w:t>
               </w:r>
@@ -9619,51 +9619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Moisseron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9720,51 +9720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Moisseron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9890,263 +9890,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Territorial Cohesion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Les cartes de la Cohésion Territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610471v1</w:t>
+                <w:t xml:space="preserve">hal-03610467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de la Cohésion Territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Mapping Territorial Cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610467v1</w:t>
+                <w:t xml:space="preserve">hal-03610471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTDB : a long term database application” ESPON project 3.2 Spatial Scenarios and Orientations in relation to the ESDP and Cohesion Policy</w:t>
               </w:r>
@@ -10171,51 +10171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10814,77 +10814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de l’enquête GlocalMap. La perception des échelles territoriales de l’action publique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10945,51 +10945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Banisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Toureille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11059,64 +11059,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Commission - DG Research. 2018, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11181,64 +11181,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11277,51 +11277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11412,51 +11412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11502,70 +11502,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t>
+                <w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11578,116 +11578,116 @@
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 1, UMS Riate; Laboratoire d'Informatique de Grenoble; UMR Géographie-Cités. 2013, pp.130</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383430v1</w:t>
+                <w:t xml:space="preserve">hal-03594509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t>
+                <w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11700,73 +11700,73 @@
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
+              <w:t xml:space="preserve">[Technical Report] 1, UMS Riate; Laboratoire d'Informatique de Grenoble; UMR Géographie-Cités. 2013, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594509v1</w:t>
+                <w:t xml:space="preserve">hal-01383430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European neighbourhood thematic analysis</w:t>
               </w:r>
@@ -11838,51 +11838,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental maps of students - Volume 2</w:t>
+                <w:t xml:space="preserve">Mental maps of students - Volume 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
@@ -11902,784 +11902,771 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00654523v1</w:t>
+                <w:t xml:space="preserve">halshs-00654524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Core Database Strategy – A new paradigm for data collection at regional level</w:t>
+                <w:t xml:space="preserve">Mental maps of students - Volume 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ESPON. 2011, 107 p</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609358v1</w:t>
+                <w:t xml:space="preserve">halshs-00654526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divisions of the world according to flows and networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross country synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00654535v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00654536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Database 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux des territoires frontaliers à l’échelle nationale. Vers la détermination et la délimitation de pôles transfrontaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamm Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03594643v1</w:t>
+                <w:t xml:space="preserve">hal-03610604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental maps of students - Volume 3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESPON Database 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00654524v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux des territoires frontaliers à l’échelle nationale. Vers la détermination et la délimitation de pôles transfrontaliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Hamez</w:t>
+                <w:t xml:space="preserve">Divisions of the world according to flows and networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Hamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03610604v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00654535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross country synthesis</w:t>
+                <w:t xml:space="preserve">The Core Database Strategy – A new paradigm for data collection at regional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON. 2011, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00654536v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental maps of students - Volume 4</w:t>
+                <w:t xml:space="preserve">Regional perspective report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-00654526v1</w:t>
+                <w:t xml:space="preserve">halshs-00665408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional perspective report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical toolbox for flow and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Hamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00665408v1</w:t>
+                <w:t xml:space="preserve">halshs-00654532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental maps of students - Volume 1</w:t>
               </w:r>
@@ -12747,102 +12734,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical toolbox for flow and network analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles van Hamme</w:t>
+                <w:t xml:space="preserve">Mental maps of students - Volume 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00654532v1</w:t>
+                <w:t xml:space="preserve">halshs-00654523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of globalisation and increased trade liberalisation on European regions</w:t>
               </w:r>
@@ -12940,254 +12940,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe in the World. Territorial Evidence and Visions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régions en déclin : un nouveau paradigme démographique et territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LADYSS. 2008</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00755164v1</w:t>
+                <w:t xml:space="preserve">hal-03595140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régions en déclin : un nouveau paradigme démographique et territorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Europe in the World. Territorial Evidence and Visions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beckouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LADYSS. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595140v1</w:t>
+                <w:t xml:space="preserve">halshs-00755164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON 3.2 - Data Navigator 2 - Final Report</w:t>
               </w:r>
@@ -13199,64 +13199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13548,51 +13548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13653,117 +13653,117 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595639v1</w:t>
+                <w:t xml:space="preserve">halshs-03595643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
@@ -13775,404 +13775,404 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595643v1</w:t>
+                <w:t xml:space="preserve">halshs-00174240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe in the World</w:t>
+                <w:t xml:space="preserve">The Modifiable Areas Unit Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00174240v1</w:t>
+                <w:t xml:space="preserve">hal-03596052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Modifiable Areas Unit Problem</w:t>
+                <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 254 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596052v1</w:t>
+                <w:t xml:space="preserve">halshs-03595639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans et perspectives pour la constitution d’un Observatoire de Recherche pour l’Aménagement du Territoire en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14259,51 +14259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1999, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -14364,51 +14364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1998, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -14599,51 +14599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/r6ng-wz66" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Toureille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.718809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/HJVQ-YP94" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01892635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748048518825091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-2-125-2019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6235" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Langar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Saadaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bennasr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2985" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.154.0575" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175541v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mario Pes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriaco Carru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ferrucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2004.06.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbetoton Nad&#232;ge Djossou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dansou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhamady Ouedraogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouftaou Amadou Sanni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Toureille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353449v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moisseron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Moisseron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9158.ch10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9158.ch11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812676v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lebon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesannalesdedroit.fr/lesdossiersdesad/index.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cist.cnrs.fr/founding-territorial-sciences-2/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasland Claude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954933v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410669v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diploweb.com/Atlas-de-l-Europe-dans-le-monde-C.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didelon Clarisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277604v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02795093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138851v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Banisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lan Botterman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654523v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609358v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654536v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Van Hamme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Capello" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/r6ng-wz66" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Toureille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.718809" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/HJVQ-YP94" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-2-125-2019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01892635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748048518825091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Langar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Saadaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bennasr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2985" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.154.0575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175541v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mario Pes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriaco Carru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ferrucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2004.06.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dansou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouftaou Amadou Sanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhamady Ouedraogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbetoton Nad&#232;ge Djossou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Toureille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moisseron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Moisseron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9158.ch11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682112v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9158.ch10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812676v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lebon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesannalesdedroit.fr/lesdossiersdesad/index.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cist.cnrs.fr/founding-territorial-sciences-2/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasland Claude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954933v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410669v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diploweb.com/Atlas-de-l-Europe-dans-le-monde-C.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didelon Clarisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277604v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02795093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138851v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Banisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lan Botterman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654524v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654535v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609358v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Van Hamme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Capello" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755164v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>