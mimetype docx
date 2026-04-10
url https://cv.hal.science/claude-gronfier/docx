--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Gronfier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6549-799X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171541588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000057115504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1243-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclarations de consensus &amp;quot;Light For Public Health Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bickerstaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ladenburg Light and Health Consortium. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on human health and the environment (fauna and flora) of systems using light-emitting diodes (LEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-SA-0253, Anses. 2019, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la santé humaine et sur l'environnement (faune et flore) des diodes électroluminescentes (LED) - Mise à jour de l’expertise portant sur les effets sanitaires de l’éclairage utilisant des LED (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2014-SA-0253, Anses. 2019, 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires pour les professionnels exposés à des horaires de travail atypiques, notamment de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chappert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2011-SA-0088, Anses. 2016, 408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable health and lifestyle device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 3344128. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light therapy for bipolar disorders: Clinical recommendations from the international society for bipolar disorders (ISBD) Chronobiology and Chronotherapy Task Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Henriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Garbazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19585969.2025.2533806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunctive bright light therapy to enhance continuous positive airway pressure adherence in patients with comorbid major depressive disorder and obstructive sleep apnoea syndrome: study protocol for a randomised sham-controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Felician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), pp.e108669. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-108669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidisciplinary Perspective on the Effects of Global Climate Change on Light Exposure and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113676. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin suppression by light involves different retinal photoreceptors in young and older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond P Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the spectral distribution of light: Do people perceive watts or photons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Herf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lighting Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14771535241246060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Munich ChronoType questionnaire and associations between chronotype and physiological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420528.2024.2362309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European expert guidance on management of sleep onset insomnia and melatonin use in typically developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Fietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ramon Sans Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183 (7), pp.2955-2964. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-024-05556-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that the woman’s ovarian cycle is driven by an internal circamonthly timing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Najmabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (15), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adg9646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The menstrual cycle is influenced by weekly and lunar rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe van Lamsweerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (4), pp.651-659. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2023.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between screen use, outdoor time/daylight exposure and sleep changes during the first COVID-19 lockdown in French children from the ELFE and EPIPAGE2 birth cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wilfried Kamga Fogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plancoulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cns.14128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Corneyllie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bastuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blursday database as a resource to study subjective temporalities during COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Alexandre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Spiousas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (11), pp.1587-1599. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-022-01419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythmicity of pain sensitivity in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouhassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145 (9), pp.3225-3235. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awac147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep in Normal Aging, Homeostatic and Circadian Regulation and Vulnerability to Sleep Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sagaspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1003. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11081003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal association between sleep features and refractive errors in preschoolers from the EDEN birth-cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.9044. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88756-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bracke et al. Comment on “Prayag et al. Light Modulation of Human Clocks, Wake, and Sleep. Clocks&Sleep 2019, 1, 193–208”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aeschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chellappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.398-402. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep3030026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal comfort analysis: comparison between model and experimental data in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet-Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2042 (1), pp.012137. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-induced sleep disturbances: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikail Nourredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.101544. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep in Normal Aging, Homeostatic and Circadian Regulation and Vulnerability to Sleep Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sagaspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11081003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Artificial Light at Night and the Consequences for Flora, Fauna, and Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Torriglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.602796. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2020.602796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the evidence that light at night can affect human health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258 (2), pp.231-232. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-019-04579-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02444385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Effects” of Light: Elements of Context: Comments on Nagare et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.562-563. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730419874139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Non-visual Responses in Humans: As Fast as Lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is circadian rhythmicity a prerequisite to coma recovery? Circadian recovery concomitant to cognitive improvement in two comatose patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.e12555. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night Shift Work Increases Cancer Risk of Women—Letter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Labrèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.422-422. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-18-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Le traitement par la lumière des troubles circadiens du rythme veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duforez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.174-181. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Non-visual Responses in Humans: As Fast as Lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Le travail posté et de nuit et ses conséquences sur la santé : état des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Esquirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Metlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Pupil Diameter Is Not a Reliable Biomarker of Subjective Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouhassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2019.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin suppression is exquisitely sensitive to light and primarily driven by melanopsin in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (4), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Modulation of Human Clocks, Wake, and Sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aeschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chellappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep1010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Physiologie de l’horloge biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Metlaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Report Light Exposure in Human Chronobiology and Sleep Research Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Spitschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (3), pp.280-289. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep1030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith-Magenis Syndrome: Molecular Basis of a Genetic-Driven Melatonin Circadian Secretion Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (14), pp.3533. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20143533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the temporal Dynamics of Melatonin and Cortisol Changes in Response to Nocturnal Light Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19720. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54806-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional decoupling of melatonin suppression and circadian phase resetting in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayantara Santhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 596 (11), pp.2147-2157. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP275501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global rise of potential health hazards caused by blue light-induced circadian disruption in modern aging societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Hatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell van Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Aging and Mechanisms of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41514-017-0010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatic Flicker Photometry for Objective Lens Density Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.1063. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.15-18642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la photoreception non visuelle chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial Control of the Antidepressant-Like Effects of Prefrontal Cortex Deep Brain Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oosterhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Novo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum à l’article : « Dynamique de l’activité corticale : effet de la lumière sur l’EEG » [Med. Sommeil 12 (2015) 12–4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’activité corticale : effet de la lumière sur l’EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.01.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sleep deprivation and circadian misalignment on cortisol, inflammatory markers, and cytokine balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fleshner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Desouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of Daily and Circadian Rhythms following Dopamine Depletion in MPTP Treated Non-Human Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamivi Dzahini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86240. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Artificial Blue-Enriched White Light Is an Effective Countermeasure to Delayed Circadian Phase and Neurobehavioral Decrements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Schlangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e102827. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT2 receptors are partially involved in the relationship between renin release and delta relative power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (8), pp.556-562. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03349016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses visuelles et non visuelles à la lumière chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clomipramine-induced sleep disturbance does not impair its prolactin-releasing action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.417-423. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03347728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Non-Visual Spectral Sensitivity to Light in Humans: Compensatory Mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond P Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85837. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inexpensive Arduino-based LED stimulator system for vision research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemi Malkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 211 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-Hour Intraocular Pressure of Young Healthy Humans in Supine Position: Rhythm and Reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (13), pp.8186. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.12-10877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Pupil Constriction under Blue and Green Monochromatic Light Exposure Change with Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730412441172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined flicker photometry technique to measure ocular lens density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (11), pp.2469. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.002469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Method and Experimental Conditions Affect Computed Circadian Phase from Melatonin Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadassa Klerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Gooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e33836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Presymptomatic and Long-Term Changes of Rest Activity Cycles and Cognitive Behavior in a MPTP-Monkey Model of Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e23952. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex difference in the near-24-hour intrinsic period of the human circadian timing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (supplement_3), pp.15602-15608. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1010666108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four Hour (Nyctohemeral) Rhythm of Intraocular Pressure and Ocular Perfusion Pressure in Normal-Tension Glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.09-3668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-Four-Hour Prolactin Profiles in Night Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Follenius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420529609020908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Hormone Secretion in Night Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420529709040541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanopsin Bistability: A Fly's Eye Technology in the Human Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Drouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.e5991. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment of the human circadian pacemaker to longer-than-24-h days.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (21), pp.9081-6. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702835104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00149594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically based mathematical model of melatonin including ocular light suppression and interactions with the circadian pacemaker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A. St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M. Zeitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth B. Klerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-079X.2007.00477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the role of mid-wavelength cones in circadian responses to light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouria Dkhissi-Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wena de Vanssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (5), pp.677-87. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00135926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically based mathematical model of melatonin including ocular light suppression and interactions with the circadian pacemaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Zeitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Klerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-079X.2007.00477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment of the human circadian pacemaker to longer-than-24-h days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (21), pp.9081-9086. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702835104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Period and Light Intensity Determine the Phase Relationship between Melatonin and Sleep in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730404274265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic period and light intensity determine the phase relationship between melatonin and sleep in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne F. Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.168-77. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730404274265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a single sequence of intermittent bright light pulses for delaying circadian phase in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan E. Jewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1), pp.E174-81. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00385.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a single sequence of intermittent bright light pulses for delaying circadian phase in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Jewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1), pp.E174-E181. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00385.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sleep deprivation on overall 24 h growth-hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 356 (9239), pp.1408. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02847-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha activity and cardiac correlates: three types of relationships during nocturnal sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 111 (5), pp.940-946. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1388-2457(00)00247-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldosterone release during the sleep-wake cycle in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 276 (1), pp.E43-E49. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1999.276.1.E43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine Processes Underlying Ultradian Sleep Regulation in Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (8), pp.2686-2690. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.84.8.5893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and Ultradian Variations of Leptin in Normal Man under Continuous Enteral Nutrition: Relationship to Sleep and Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlienger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (6), pp.1893-1899. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.6.4864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortisol Secretion Is Related to Electroencephalographic Alertness in Human Subjects during Daytime Wakefulness1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (12), pp.4263-4268. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.12.5326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic heart rate variability: a tool for exploring sympathovagal balance continuously during sleep in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (3), pp.H946-H950. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.1998.275.3.H946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in Sympatho-Vagal Balance Oppose Variations inδ -Wave Activity and the Associated Renin Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (5), pp.1523-1528. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.5.4762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the shift of the sleep-wake cycle on three robust endocrine markers of the circadian clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (2), pp.E243-E248. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1998.275.2.E243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsatile cortisol secretion and EEG delta waves are controlled by two independent but synchronized generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (1), pp.E94-E100. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1998.275.1.E94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationship between dynamic heart rate variability and electroencephalographic activity during sleep in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 229 (3), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(97)00448-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four-hour melatonin and core body temperature rhythms: their adaptation in night workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 272 (3), pp.R948-R954. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.1997.272.3.R948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationships between pulsatile cortisol secretion and electroencephalographic activity during sleep in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroencephalography and clinical neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 103 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0013-4694(97)00013-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Evaluation of the Relationships Between Growth Hormone Secretion and Delta Wave Electroencephalographic Activity During Normal Sleep and After Enrichment in Delta Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (10), pp.817-824. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sleep/19.10.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between intact parathyroid hormone 24-hour profiles, sleep-wake cycle, and sleep electroencephalographic activity in man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 81 (10), pp.3759-3765. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.81.10.8855835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal link between plasma thyrotropin levels and electroencephalographic activity in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 200 (2), pp.97-100. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-3940(95)12082-f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and non-circadian effects of light in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Dept of clinical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karolinska Institute, Nov 2025, Stockholm (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenary lecture: Perturbations des rythmes circadiens et du sommeil : la pandémie moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française de Neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Neuropédiatrie, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep and Circadian Rhythmicity: Light Exposure as a Key Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University and Lanzhou First Hospital, Jul 2025, Lanzhou (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human circadian and non-circadian physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAS in Light and Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Basel, Sep 2025, Basel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of light on sleep-wake rhythms throughout life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honen H, Honen F, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommeil et lumère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’actualités du Réseau Morphée 2025, Académie Française de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Morphée 2025, Académie Française de Médecine, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can humans sleep around the clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University, Jul 2025, Lanzhou (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food intake and chronobiology : chrononutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honen H and Honen F, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail posté : mécanismes impliqués dans la perturbation de la physiologie et les conséquences sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Staff Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service d’Endocrinologie-Diabétologie-Nutrition, CHU Avicenne, Bobigny, France, Jan 2025, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail posté : pourquoi la perturbation de la physiologie a des conséquences sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Les hormones en rythme », 40ème Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmicity of the menstrual cycle: an endogenous timing mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress international Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international Women's Health, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and non-circadian effects of light in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basel Seminar Series on Circadian Rhythms and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Chronobiology, University of Basel, Switzerland, Dec 2024, Basel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the Symposium “Impacts and neurobiological basis of sleep alterations in in cancer: a better understanding to improve management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Impacts and neurobiological basis of sleep alterations in in cancer: a better understanding to improve management”, Congress of the French Society of Sleep Medicine and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Sleep Medicine and Research, Nov 2024, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about melatonin: physiology and how to use it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychiatrie et de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association du Congrès de Psychiatrie et de Neurologie de Langue Française, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we care about circadian rhythms after brain injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of NeuroRehabilitation (ECNR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of NeuroRehabilitation Societies, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian sensitivity of pain sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the French Society of Pain (SFETD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Pain (SFETD), Nov 2023, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Rhythms and non-Visual sensitivity to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific meeting, Lanzhou University, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University, China, Oct 2023, Lanzhou (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian regulation of sensory functions in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Insights into human circadian fonctions”, Congress of the European Biological Rhythms Society (EBRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Biological Rhythms Society (EBRS), Jul 2022, Zurich (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière de faible intensité de la nuit affecte-t-elle la température du corps humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2022, Lille(France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière artificielle de faible intensité pendant la nuit a-t-elle un effet sur le glucose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du système circadien et du sommeil : importance fondamentale de la lumière et de l’obscurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention des risques liés au travail de nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche et de Sécurité au Travail (INRS), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey in chronobiology: Sleep, the biological clock, disorders, solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When the Patient Meets Research (QP2R), Chronobiology and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex conferences, University of Lyon &amp; Inserm, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of sleep and biological rhythms in health: are they involved in alternating hemiplegia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Française de l'Hémiplégie Alternante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de l'Hémiplégie Alternante (AFHA), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la durée et le timing du sommeil et troubles de la réfraction : une étude longitudinale chez des enfants d’âge préscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du système circadien et des fonctions non-visuelles dans les troubles du sommeil chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Neurologie, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en chronobiologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Congrès National de Médecine du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne de Médecine du Sommeil, Oct 2019, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and health: what are the mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circadian Lighting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Photonik, Nov 2019, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches photiques dans la désynchronisation des rythmes circadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 May 2019 2019 Approches photiques dans la désynchronisation des rythmes circadiens, Colloque international de l’association du Congrès de Psychiatrie et de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association du Congrès de Psychiatrie et de Neurologie de Langue Française, Jun 2019, Beyrouth (Liban), Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-visual responses in humans: exquisitely sensitive to light and as fast as lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th congress of the Canadian Society of Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society of Chronobiology, May 2019, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il dormir la nuit et voir la lumière le jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timeworld 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timeworld, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'adaptation de la sécrétion de mélatonine et du rythme veille/sommeil au cours du travail posté en 12h – Etude MELACTI-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-intensity artificial light at night Disrupts sleep and physiological functions in controlled laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sleep 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does low-intensity artificial light at night (low-LAN) affect glucose in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prayag Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eSleep Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière artificielle nocturne de faible intensité (low-LAN) a-t-elle un impact sur le glucose chez l'humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightmonitor: a new wearable device measuring light spectrum and day/night activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. International Commission on Illumination, CIE, 1, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x50.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does low-intensity artificial light at night affect glucose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Lydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à une faible luminosité durant la nuit affecte-t-elle la sensorialité au petit-déjeuner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière de faible intensité pendant la nuit influence-t-elle le sommeil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal comfort analysis: comparison between model and experimental data in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet-Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Fluctuations vs Stability over days: A longitudinal analysis of Interoception and Physiological Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acute sleep-inducing effects of light require histamine neurotransmission in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04709087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythmicity and photobiological mechanisms of light sensitivity and discomfort glare in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune - Collectif : Le recours au travail de nuit sur une planète qui se réchauffe : quelles implications urbaines, sanitaires et sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lemonde.fr/idees/article/2024/08/06/canicule-les-benefices-du-travail-de-nuit-masquent-des-effets-negatifs-sur-la-sante_6269306_3232.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId471"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Gronfier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6549-799X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171541588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000057115504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1243-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunctive bright light therapy to enhance continuous positive airway pressure adherence in patients with comorbid major depressive disorder and obstructive sleep apnoea syndrome: study protocol for a randomised sham-controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Felician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), pp.e108669. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-108669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light therapy for bipolar disorders: Clinical recommendations from the international society for bipolar disorders (ISBD) Chronobiology and Chronotherapy Task Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Henriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Garbazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19585969.2025.2533806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidisciplinary Perspective on the Effects of Global Climate Change on Light Exposure and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113676. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the spectral distribution of light: Do people perceive watts or photons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Herf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lighting Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14771535241246060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin suppression by light involves different retinal photoreceptors in young and older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond P Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Munich ChronoType questionnaire and associations between chronotype and physiological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420528.2024.2362309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European expert guidance on management of sleep onset insomnia and melatonin use in typically developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Fietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ramon Sans Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183 (7), pp.2955-2964. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-024-05556-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that the woman’s ovarian cycle is driven by an internal circamonthly timing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Najmabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (15), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adg9646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The menstrual cycle is influenced by weekly and lunar rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe van Lamsweerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (4), pp.651-659. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2023.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between screen use, outdoor time/daylight exposure and sleep changes during the first COVID-19 lockdown in French children from the ELFE and EPIPAGE2 birth cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wilfried Kamga Fogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plancoulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cns.14128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Corneyllie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bastuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blursday database as a resource to study subjective temporalities during COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Alexandre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Spiousas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (11), pp.1587-1599. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-022-01419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythmicity of pain sensitivity in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouhassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145 (9), pp.3225-3235. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awac147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal association between sleep features and refractive errors in preschoolers from the EDEN birth-cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.9044. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88756-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bracke et al. Comment on “Prayag et al. Light Modulation of Human Clocks, Wake, and Sleep. Clocks&Sleep 2019, 1, 193–208”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aeschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chellappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.398-402. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep3030026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep in Normal Aging, Homeostatic and Circadian Regulation and Vulnerability to Sleep Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sagaspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1003. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11081003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal comfort analysis: comparison between model and experimental data in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet-Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2042 (1), pp.012137. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-induced sleep disturbances: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikail Nourredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.101544. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep in Normal Aging, Homeostatic and Circadian Regulation and Vulnerability to Sleep Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sagaspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11081003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Artificial Light at Night and the Consequences for Flora, Fauna, and Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Torriglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.602796. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2020.602796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the evidence that light at night can affect human health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258 (2), pp.231-232. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-019-04579-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02444385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Le traitement par la lumière des troubles circadiens du rythme veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duforez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.174-181. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Non-visual Responses in Humans: As Fast as Lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Le travail posté et de nuit et ses conséquences sur la santé : état des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Esquirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Metlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Effects” of Light: Elements of Context: Comments on Nagare et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.562-563. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730419874139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Non-visual Responses in Humans: As Fast as Lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is circadian rhythmicity a prerequisite to coma recovery? Circadian recovery concomitant to cognitive improvement in two comatose patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.e12555. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night Shift Work Increases Cancer Risk of Women—Letter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Labrèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.422-422. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-18-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Pupil Diameter Is Not a Reliable Biomarker of Subjective Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouhassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2019.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin suppression is exquisitely sensitive to light and primarily driven by melanopsin in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (4), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Modulation of Human Clocks, Wake, and Sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aeschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chellappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep1010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Report Light Exposure in Human Chronobiology and Sleep Research Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Spitschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (3), pp.280-289. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep1030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Physiologie de l’horloge biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Metlaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith-Magenis Syndrome: Molecular Basis of a Genetic-Driven Melatonin Circadian Secretion Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (14), pp.3533. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20143533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the temporal Dynamics of Melatonin and Cortisol Changes in Response to Nocturnal Light Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19720. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54806-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional decoupling of melatonin suppression and circadian phase resetting in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayantara Santhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 596 (11), pp.2147-2157. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP275501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global rise of potential health hazards caused by blue light-induced circadian disruption in modern aging societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Hatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell van Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Aging and Mechanisms of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41514-017-0010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatic Flicker Photometry for Objective Lens Density Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.1063. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.15-18642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la photoreception non visuelle chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial Control of the Antidepressant-Like Effects of Prefrontal Cortex Deep Brain Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oosterhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Novo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum à l’article : « Dynamique de l’activité corticale : effet de la lumière sur l’EEG » [Med. Sommeil 12 (2015) 12–4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’activité corticale : effet de la lumière sur l’EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.01.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sleep deprivation and circadian misalignment on cortisol, inflammatory markers, and cytokine balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fleshner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Desouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Artificial Blue-Enriched White Light Is an Effective Countermeasure to Delayed Circadian Phase and Neurobehavioral Decrements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Schlangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e102827. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of Daily and Circadian Rhythms following Dopamine Depletion in MPTP Treated Non-Human Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamivi Dzahini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86240. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT2 receptors are partially involved in the relationship between renin release and delta relative power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (8), pp.556-562. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03349016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses visuelles et non visuelles à la lumière chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clomipramine-induced sleep disturbance does not impair its prolactin-releasing action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.417-423. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03347728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Non-Visual Spectral Sensitivity to Light in Humans: Compensatory Mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond P Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85837. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inexpensive Arduino-based LED stimulator system for vision research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemi Malkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 211 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-Hour Intraocular Pressure of Young Healthy Humans in Supine Position: Rhythm and Reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (13), pp.8186. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.12-10877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Pupil Constriction under Blue and Green Monochromatic Light Exposure Change with Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730412441172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Method and Experimental Conditions Affect Computed Circadian Phase from Melatonin Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadassa Klerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Gooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e33836. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined flicker photometry technique to measure ocular lens density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (11), pp.2469. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.002469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Presymptomatic and Long-Term Changes of Rest Activity Cycles and Cognitive Behavior in a MPTP-Monkey Model of Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e23952. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex difference in the near-24-hour intrinsic period of the human circadian timing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (supplement_3), pp.15602-15608. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1010666108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four Hour (Nyctohemeral) Rhythm of Intraocular Pressure and Ocular Perfusion Pressure in Normal-Tension Glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.09-3668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-Four-Hour Prolactin Profiles in Night Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Follenius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420529609020908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Hormone Secretion in Night Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420529709040541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanopsin Bistability: A Fly's Eye Technology in the Human Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Drouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.e5991. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment of the human circadian pacemaker to longer-than-24-h days.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (21), pp.9081-6. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702835104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00149594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically based mathematical model of melatonin including ocular light suppression and interactions with the circadian pacemaker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A. St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M. Zeitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth B. Klerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-079X.2007.00477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the role of mid-wavelength cones in circadian responses to light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouria Dkhissi-Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wena de Vanssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (5), pp.677-87. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00135926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically based mathematical model of melatonin including ocular light suppression and interactions with the circadian pacemaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Zeitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Klerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-079X.2007.00477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment of the human circadian pacemaker to longer-than-24-h days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (21), pp.9081-9086. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702835104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Period and Light Intensity Determine the Phase Relationship between Melatonin and Sleep in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730404274265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic period and light intensity determine the phase relationship between melatonin and sleep in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne F. Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.168-77. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730404274265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a single sequence of intermittent bright light pulses for delaying circadian phase in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Jewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1), pp.E174-E181. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00385.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a single sequence of intermittent bright light pulses for delaying circadian phase in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan E. Jewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1), pp.E174-81. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00385.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sleep deprivation on overall 24 h growth-hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 356 (9239), pp.1408. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02847-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha activity and cardiac correlates: three types of relationships during nocturnal sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 111 (5), pp.940-946. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1388-2457(00)00247-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldosterone release during the sleep-wake cycle in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 276 (1), pp.E43-E49. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1999.276.1.E43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine Processes Underlying Ultradian Sleep Regulation in Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (8), pp.2686-2690. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.84.8.5893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortisol Secretion Is Related to Electroencephalographic Alertness in Human Subjects during Daytime Wakefulness1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (12), pp.4263-4268. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.12.5326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and Ultradian Variations of Leptin in Normal Man under Continuous Enteral Nutrition: Relationship to Sleep and Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlienger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (6), pp.1893-1899. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.6.4864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic heart rate variability: a tool for exploring sympathovagal balance continuously during sleep in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (3), pp.H946-H950. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.1998.275.3.H946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in Sympatho-Vagal Balance Oppose Variations inδ -Wave Activity and the Associated Renin Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (5), pp.1523-1528. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.5.4762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the shift of the sleep-wake cycle on three robust endocrine markers of the circadian clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (2), pp.E243-E248. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1998.275.2.E243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsatile cortisol secretion and EEG delta waves are controlled by two independent but synchronized generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (1), pp.E94-E100. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1998.275.1.E94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationship between dynamic heart rate variability and electroencephalographic activity during sleep in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 229 (3), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(97)00448-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four-hour melatonin and core body temperature rhythms: their adaptation in night workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 272 (3), pp.R948-R954. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.1997.272.3.R948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationships between pulsatile cortisol secretion and electroencephalographic activity during sleep in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroencephalography and clinical neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 103 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0013-4694(97)00013-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Evaluation of the Relationships Between Growth Hormone Secretion and Delta Wave Electroencephalographic Activity During Normal Sleep and After Enrichment in Delta Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (10), pp.817-824. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sleep/19.10.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between intact parathyroid hormone 24-hour profiles, sleep-wake cycle, and sleep electroencephalographic activity in man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 81 (10), pp.3759-3765. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.81.10.8855835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal link between plasma thyrotropin levels and electroencephalographic activity in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 200 (2), pp.97-100. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-3940(95)12082-f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and non-circadian effects of light in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Dept of clinical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karolinska Institute, Nov 2025, Stockholm (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenary lecture: Perturbations des rythmes circadiens et du sommeil : la pandémie moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française de Neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Neuropédiatrie, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep and Circadian Rhythmicity: Light Exposure as a Key Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University and Lanzhou First Hospital, Jul 2025, Lanzhou (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human circadian and non-circadian physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAS in Light and Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Basel, Sep 2025, Basel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of light on sleep-wake rhythms throughout life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honen H, Honen F, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommeil et lumère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’actualités du Réseau Morphée 2025, Académie Française de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Morphée 2025, Académie Française de Médecine, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can humans sleep around the clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University, Jul 2025, Lanzhou (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food intake and chronobiology : chrononutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honen H and Honen F, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail posté : mécanismes impliqués dans la perturbation de la physiologie et les conséquences sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Staff Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service d’Endocrinologie-Diabétologie-Nutrition, CHU Avicenne, Bobigny, France, Jan 2025, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail posté : pourquoi la perturbation de la physiologie a des conséquences sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Les hormones en rythme », 40ème Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmicity of the menstrual cycle: an endogenous timing mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress international Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international Women's Health, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and non-circadian effects of light in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basel Seminar Series on Circadian Rhythms and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Chronobiology, University of Basel, Switzerland, Dec 2024, Basel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the Symposium “Impacts and neurobiological basis of sleep alterations in in cancer: a better understanding to improve management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Impacts and neurobiological basis of sleep alterations in in cancer: a better understanding to improve management”, Congress of the French Society of Sleep Medicine and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Sleep Medicine and Research, Nov 2024, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about melatonin: physiology and how to use it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychiatrie et de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association du Congrès de Psychiatrie et de Neurologie de Langue Française, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we care about circadian rhythms after brain injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of NeuroRehabilitation (ECNR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of NeuroRehabilitation Societies, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian sensitivity of pain sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the French Society of Pain (SFETD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Pain (SFETD), Nov 2023, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Rhythms and non-Visual sensitivity to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific meeting, Lanzhou University, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University, China, Oct 2023, Lanzhou (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian regulation of sensory functions in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Insights into human circadian fonctions”, Congress of the European Biological Rhythms Society (EBRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Biological Rhythms Society (EBRS), Jul 2022, Zurich (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière de faible intensité de la nuit affecte-t-elle la température du corps humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2022, Lille(France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière artificielle de faible intensité pendant la nuit a-t-elle un effet sur le glucose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du système circadien et du sommeil : importance fondamentale de la lumière et de l’obscurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention des risques liés au travail de nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche et de Sécurité au Travail (INRS), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey in chronobiology: Sleep, the biological clock, disorders, solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When the Patient Meets Research (QP2R), Chronobiology and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex conferences, University of Lyon &amp; Inserm, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of sleep and biological rhythms in health: are they involved in alternating hemiplegia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Française de l'Hémiplégie Alternante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de l'Hémiplégie Alternante (AFHA), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la durée et le timing du sommeil et troubles de la réfraction : une étude longitudinale chez des enfants d’âge préscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du système circadien et des fonctions non-visuelles dans les troubles du sommeil chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Neurologie, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en chronobiologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Congrès National de Médecine du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne de Médecine du Sommeil, Oct 2019, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and health: what are the mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circadian Lighting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Photonik, Nov 2019, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches photiques dans la désynchronisation des rythmes circadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 May 2019 2019 Approches photiques dans la désynchronisation des rythmes circadiens, Colloque international de l’association du Congrès de Psychiatrie et de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association du Congrès de Psychiatrie et de Neurologie de Langue Française, Jun 2019, Beyrouth (Liban), Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-visual responses in humans: exquisitely sensitive to light and as fast as lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th congress of the Canadian Society of Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society of Chronobiology, May 2019, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il dormir la nuit et voir la lumière le jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timeworld 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timeworld, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'adaptation de la sécrétion de mélatonine et du rythme veille/sommeil au cours du travail posté en 12h – Etude MELACTI-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du sommeil et ses phases avec actigraphie et de l’intensité lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiman Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (France), France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (1), pp.29-30, 2025, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclarations de consensus &amp;quot;Light For Public Health Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bickerstaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ladenburg Light and Health Consortium. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on human health and the environment (fauna and flora) of systems using light-emitting diodes (LEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-SA-0253, Anses. 2019, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la santé humaine et sur l'environnement (faune et flore) des diodes électroluminescentes (LED) - Mise à jour de l’expertise portant sur les effets sanitaires de l’éclairage utilisant des LED (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2014-SA-0253, Anses. 2019, 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires pour les professionnels exposés à des horaires de travail atypiques, notamment de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chappert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2011-SA-0088, Anses. 2016, 408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable health and lifestyle device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 3344128. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-intensity artificial light at night Disrupts sleep and physiological functions in controlled laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sleep 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does low-intensity artificial light at night (low-LAN) affect glucose in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prayag Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eSleep Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière artificielle nocturne de faible intensité (low-LAN) a-t-elle un impact sur le glucose chez l'humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does low-intensity artificial light at night affect glucose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Lydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightmonitor: a new wearable device measuring light spectrum and day/night activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. International Commission on Illumination, CIE, 1, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x50.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à une faible luminosité durant la nuit affecte-t-elle la sensorialité au petit-déjeuner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière de faible intensité pendant la nuit influence-t-elle le sommeil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal comfort analysis: comparison between model and experimental data in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet-Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune - Collectif : Le recours au travail de nuit sur une planète qui se réchauffe : quelles implications urbaines, sanitaires et sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lemonde.fr/idees/article/2024/08/06/canicule-les-benefices-du-travail-de-nuit-masquent-des-effets-negatifs-sur-la-sante_6269306_3232.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Fluctuations vs Stability over days: A longitudinal analysis of Interoception and Physiological Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acute sleep-inducing effects of light require histamine neurotransmission in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04709087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythmicity and photobiological mechanisms of light sensitivity and discomfort glare in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId474"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9590552D"/>
+    <w:nsid w:val="0B6EFE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-gronfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-799X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171541588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000057115504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1243-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05365654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bickerstaff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chappert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Henriksen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Garbazza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19585969.2025.2533806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Azzaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lecharpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-108669" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05252746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113676" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond P Najjar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek S Prayag" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12930" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2024.2362309" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Bruni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Breda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Nobili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fietze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ramon Sans Capdevila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05556-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stanford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fehring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Najmabadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg9646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lamsweerde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pearson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2023.12.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilfried Kamga Fogno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987855v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Alexandre Rioux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herbst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Spiousas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;bel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01419-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651567v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Daguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouhassira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11081003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88756-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Prayag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M&#252;nch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aeschbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chellappa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep3030026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rakotoarivelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101544" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bioulac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.602796" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04579-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730419874139" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avouac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12555" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Labr&#232;che" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#233;vi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-18-0104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duforez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378222v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metlaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00108" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Najjar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12562" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1010017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spitschan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stefani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blattner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lockley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Bousquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20143533" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Rahman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wright" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Czeisler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54806-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa St Hilaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Chang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayantara Santhi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275501" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781024v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Hatori" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell van Gelder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernstein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41514-017-0010-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Teikari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Cornut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cooper" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18642" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630176v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oosterhof" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;try" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abrial" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novo-Perez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.06.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.05.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820862v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prayag" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.01.140" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Drake" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Frey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Fleshner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Desouza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.01.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781043v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustrat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086240" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzian Wolf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Schlangen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102827" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenberger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luthringer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaltenbrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2014.01.029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781396v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Follenius" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spiegel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03347728" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781041v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085837" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781050v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemi Malkki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.09.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCV5VB95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781045v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mottet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10877" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781053v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daneault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewalle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;bert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mure" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730412441172" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781048v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.002469" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadassa Klerman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa St. Hilaire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronauer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gooley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033836" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duffy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Cain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Phillips" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010666108" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781099v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Renard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palombi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pepin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3668" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781389v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Spiegel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weibel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Brandenberger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Follenius" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529609020908" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781199v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weibel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529709040541" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781104v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Cornut" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drouyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005991" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149594v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth P. Wright" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Kronauer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Czeisler" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702835104" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394453v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. St Hilaire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M. Zeitzer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth B. Klerman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2007.00477.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wena de Vanssay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781106v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Zeitzer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Klerman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730404274265" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394462v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne F. Duffy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394458v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Jewett" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00385.2003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781122v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Jewett" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781138v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02847-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0ZMBWLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781142v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ehrhart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Luthringer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1388-2457(00)00247-9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHQBD14D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781146v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charloux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1999.276.1.E43" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781143v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ehrhart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.84.8.5893" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlienger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.6.4864" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781162v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouny" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.12.5326" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781165v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Otzenberger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1998.275.3.H946" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781180v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.5.4762" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781172v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1998.275.2.E243" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781168v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1998.275.1.E94" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781211v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Otzenberger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brandenberger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00448-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0R7MCQV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781366v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.1997.272.3.R948" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781381v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Macher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0013-4694(97)00013-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXQJWDD1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Macher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/19.10.817" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781391v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chapotot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Spiegel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.81.10.8855835" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781393v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)12082-f" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D55TFXV9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233107v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233096v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233034v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233087v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233066v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233122v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233017v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233045v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887717v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856191v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856593v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856183v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856187v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856203v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856199v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856193v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856196v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856208v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992271v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Hou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Tang" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992099v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856223v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856211v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856228v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820733v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856242v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856231v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856229v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856236v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856240v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856230v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417092v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaine" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raverot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viprey" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gronfier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233007v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856989v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prayag Abhishek" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856998v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek S. Prayag" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916379v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumortier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comby" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856992v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Lydie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996489v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996958v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318041v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730520v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04709087v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Shao" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433144v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raverot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681646v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-gronfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-799X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171541588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000057115504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1243-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Azzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lecharpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-108669" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geoffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Henriksen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Garbazza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19585969.2025.2533806" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05252746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113676" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond P Najjar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek S Prayag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2024.2362309" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Bruni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Breda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Nobili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fietze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ramon Sans Capdevila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05556-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stanford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fehring" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Najmabadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg9646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lamsweerde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pearson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2023.12.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilfried Kamga Fogno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14128" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Alexandre Rioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herbst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Spiousas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;bel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01419-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651567v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Daguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouhassira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88756-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Prayag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M&#252;nch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aeschbach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chellappa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep3030026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11081003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rakotoarivelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012137" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101544" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bioulac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.602796" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04579-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duforez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378222v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avouac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metlaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780929v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730419874139" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12555" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780935v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Labr&#232;che" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#233;vi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-18-0104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00108" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Najjar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12562" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1010017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spitschan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stefani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blattner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lockley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Bousquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20143533" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Rahman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Czeisler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54806-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa St Hilaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Chang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayantara Santhi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275501" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Hatori" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell van Gelder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41514-017-0010-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Teikari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Cornut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cooper" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18642" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Cooper" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oosterhof" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;try" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abrial" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novo-Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.06.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820869v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.05.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prayag" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.01.140" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Drake" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Frey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Fleshner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Desouza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.01.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzian Wolf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Schlangen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102827" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustrat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086240" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781387v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luthringer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaltenbrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2014.01.029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Follenius" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spiegel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03347728" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781041v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085837" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemi Malkki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.09.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCV5VB95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781045v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mottet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10877" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daneault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewalle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;bert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730412441172" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadassa Klerman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa St. Hilaire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronauer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gooley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033836" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781048v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.002469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781095v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duffy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Cain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Phillips" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010666108" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Renard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palombi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pepin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3668" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Spiegel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weibel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Brandenberger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Follenius" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529609020908" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781199v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weibel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529709040541" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781104v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Cornut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rieux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drouyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005991" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth P. Wright" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Kronauer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Czeisler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702835104" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. St Hilaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M. Zeitzer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth B. Klerman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2007.00477.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135926v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wena de Vanssay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Zeitzer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Klerman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781108v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730404274265" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394462v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne F. Duffy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Jewett" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00385.2003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394458v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Jewett" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781138v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02847-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0ZMBWLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781142v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ehrhart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Luthringer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1388-2457(00)00247-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHQBD14D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781146v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charloux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1999.276.1.E43" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781143v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ehrhart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.84.8.5893" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouny" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.12.5326" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlienger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.6.4864" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781165v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Otzenberger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1998.275.3.H946" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.5.4762" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781172v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1998.275.2.E243" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781168v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1998.275.1.E94" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Otzenberger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brandenberger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00448-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0R7MCQV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781366v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.1997.272.3.R948" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781381v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Macher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0013-4694(97)00013-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXQJWDD1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781383v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Macher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/19.10.817" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chapotot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Spiegel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.81.10.8855835" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781393v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)12082-f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D55TFXV9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233107v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233034v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233087v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233066v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233122v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233017v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233045v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887717v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856191v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856593v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856183v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856187v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856203v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856199v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856193v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856196v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856208v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992271v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Hou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Tang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856223v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856211v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856228v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856242v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856231v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856229v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856236v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856240v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856230v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417092v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raverot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viprey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gronfier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Raza" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05365654v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bickerstaff" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750392v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698400v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850197v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;rard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chappert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233217v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233007v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856989v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prayag Abhishek" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856998v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek S. Prayag" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856992v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Lydie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916379v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumortier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comby" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996489v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996958v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318041v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681646v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730520v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04709087v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Shao" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433144v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raverot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>