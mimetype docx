--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Gronfier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6549-799X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171541588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000057115504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1243-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunctive bright light therapy to enhance continuous positive airway pressure adherence in patients with comorbid major depressive disorder and obstructive sleep apnoea syndrome: study protocol for a randomised sham-controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Felician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), pp.e108669. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-108669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light therapy for bipolar disorders: Clinical recommendations from the international society for bipolar disorders (ISBD) Chronobiology and Chronotherapy Task Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Henriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Garbazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19585969.2025.2533806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidisciplinary Perspective on the Effects of Global Climate Change on Light Exposure and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113676. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the spectral distribution of light: Do people perceive watts or photons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Herf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lighting Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14771535241246060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin suppression by light involves different retinal photoreceptors in young and older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond P Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Munich ChronoType questionnaire and associations between chronotype and physiological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420528.2024.2362309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European expert guidance on management of sleep onset insomnia and melatonin use in typically developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Fietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ramon Sans Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183 (7), pp.2955-2964. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-024-05556-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that the woman’s ovarian cycle is driven by an internal circamonthly timing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Najmabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (15), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adg9646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The menstrual cycle is influenced by weekly and lunar rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe van Lamsweerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (4), pp.651-659. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2023.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between screen use, outdoor time/daylight exposure and sleep changes during the first COVID-19 lockdown in French children from the ELFE and EPIPAGE2 birth cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wilfried Kamga Fogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plancoulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cns.14128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Corneyllie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bastuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blursday database as a resource to study subjective temporalities during COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Alexandre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Spiousas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (11), pp.1587-1599. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-022-01419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythmicity of pain sensitivity in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouhassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145 (9), pp.3225-3235. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awac147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal association between sleep features and refractive errors in preschoolers from the EDEN birth-cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.9044. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88756-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bracke et al. Comment on “Prayag et al. Light Modulation of Human Clocks, Wake, and Sleep. Clocks&Sleep 2019, 1, 193–208”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aeschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chellappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.398-402. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep3030026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep in Normal Aging, Homeostatic and Circadian Regulation and Vulnerability to Sleep Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sagaspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1003. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11081003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal comfort analysis: comparison between model and experimental data in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet-Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2042 (1), pp.012137. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-induced sleep disturbances: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikail Nourredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.101544. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep in Normal Aging, Homeostatic and Circadian Regulation and Vulnerability to Sleep Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sagaspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11081003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Artificial Light at Night and the Consequences for Flora, Fauna, and Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Torriglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.602796. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2020.602796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the evidence that light at night can affect human health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258 (2), pp.231-232. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-019-04579-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02444385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Le traitement par la lumière des troubles circadiens du rythme veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duforez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.174-181. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Non-visual Responses in Humans: As Fast as Lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Le travail posté et de nuit et ses conséquences sur la santé : état des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Esquirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Metlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Effects” of Light: Elements of Context: Comments on Nagare et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.562-563. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730419874139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Non-visual Responses in Humans: As Fast as Lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is circadian rhythmicity a prerequisite to coma recovery? Circadian recovery concomitant to cognitive improvement in two comatose patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.e12555. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night Shift Work Increases Cancer Risk of Women—Letter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Labrèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.422-422. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-18-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Pupil Diameter Is Not a Reliable Biomarker of Subjective Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouhassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2019.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin suppression is exquisitely sensitive to light and primarily driven by melanopsin in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (4), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Modulation of Human Clocks, Wake, and Sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aeschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chellappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep1010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Report Light Exposure in Human Chronobiology and Sleep Research Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Spitschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (3), pp.280-289. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep1030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Physiologie de l’horloge biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Metlaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith-Magenis Syndrome: Molecular Basis of a Genetic-Driven Melatonin Circadian Secretion Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (14), pp.3533. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20143533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the temporal Dynamics of Melatonin and Cortisol Changes in Response to Nocturnal Light Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19720. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54806-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional decoupling of melatonin suppression and circadian phase resetting in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayantara Santhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 596 (11), pp.2147-2157. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP275501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global rise of potential health hazards caused by blue light-induced circadian disruption in modern aging societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Hatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell van Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Aging and Mechanisms of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41514-017-0010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatic Flicker Photometry for Objective Lens Density Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.1063. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.15-18642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la photoreception non visuelle chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial Control of the Antidepressant-Like Effects of Prefrontal Cortex Deep Brain Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oosterhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Novo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum à l’article : « Dynamique de l’activité corticale : effet de la lumière sur l’EEG » [Med. Sommeil 12 (2015) 12–4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’activité corticale : effet de la lumière sur l’EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.01.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sleep deprivation and circadian misalignment on cortisol, inflammatory markers, and cytokine balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fleshner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Desouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Artificial Blue-Enriched White Light Is an Effective Countermeasure to Delayed Circadian Phase and Neurobehavioral Decrements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Schlangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e102827. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of Daily and Circadian Rhythms following Dopamine Depletion in MPTP Treated Non-Human Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamivi Dzahini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86240. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT2 receptors are partially involved in the relationship between renin release and delta relative power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (8), pp.556-562. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03349016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses visuelles et non visuelles à la lumière chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clomipramine-induced sleep disturbance does not impair its prolactin-releasing action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.417-423. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03347728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Non-Visual Spectral Sensitivity to Light in Humans: Compensatory Mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond P Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85837. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inexpensive Arduino-based LED stimulator system for vision research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemi Malkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 211 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-Hour Intraocular Pressure of Young Healthy Humans in Supine Position: Rhythm and Reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (13), pp.8186. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.12-10877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Pupil Constriction under Blue and Green Monochromatic Light Exposure Change with Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730412441172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Method and Experimental Conditions Affect Computed Circadian Phase from Melatonin Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadassa Klerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Gooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e33836. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined flicker photometry technique to measure ocular lens density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (11), pp.2469. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.002469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Presymptomatic and Long-Term Changes of Rest Activity Cycles and Cognitive Behavior in a MPTP-Monkey Model of Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e23952. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex difference in the near-24-hour intrinsic period of the human circadian timing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (supplement_3), pp.15602-15608. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1010666108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four Hour (Nyctohemeral) Rhythm of Intraocular Pressure and Ocular Perfusion Pressure in Normal-Tension Glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.09-3668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-Four-Hour Prolactin Profiles in Night Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Follenius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420529609020908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Hormone Secretion in Night Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420529709040541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanopsin Bistability: A Fly's Eye Technology in the Human Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Drouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.e5991. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment of the human circadian pacemaker to longer-than-24-h days.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (21), pp.9081-6. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702835104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00149594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically based mathematical model of melatonin including ocular light suppression and interactions with the circadian pacemaker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A. St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M. Zeitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth B. Klerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-079X.2007.00477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the role of mid-wavelength cones in circadian responses to light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouria Dkhissi-Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wena de Vanssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (5), pp.677-87. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00135926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically based mathematical model of melatonin including ocular light suppression and interactions with the circadian pacemaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Zeitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Klerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-079X.2007.00477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment of the human circadian pacemaker to longer-than-24-h days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (21), pp.9081-9086. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702835104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Period and Light Intensity Determine the Phase Relationship between Melatonin and Sleep in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730404274265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic period and light intensity determine the phase relationship between melatonin and sleep in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne F. Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.168-77. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730404274265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a single sequence of intermittent bright light pulses for delaying circadian phase in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Jewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1), pp.E174-E181. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00385.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a single sequence of intermittent bright light pulses for delaying circadian phase in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan E. Jewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1), pp.E174-81. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00385.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sleep deprivation on overall 24 h growth-hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 356 (9239), pp.1408. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02847-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha activity and cardiac correlates: three types of relationships during nocturnal sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 111 (5), pp.940-946. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1388-2457(00)00247-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldosterone release during the sleep-wake cycle in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 276 (1), pp.E43-E49. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1999.276.1.E43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine Processes Underlying Ultradian Sleep Regulation in Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (8), pp.2686-2690. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.84.8.5893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortisol Secretion Is Related to Electroencephalographic Alertness in Human Subjects during Daytime Wakefulness1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (12), pp.4263-4268. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.12.5326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and Ultradian Variations of Leptin in Normal Man under Continuous Enteral Nutrition: Relationship to Sleep and Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlienger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (6), pp.1893-1899. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.6.4864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic heart rate variability: a tool for exploring sympathovagal balance continuously during sleep in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (3), pp.H946-H950. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.1998.275.3.H946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in Sympatho-Vagal Balance Oppose Variations inδ -Wave Activity and the Associated Renin Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (5), pp.1523-1528. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.5.4762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the shift of the sleep-wake cycle on three robust endocrine markers of the circadian clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (2), pp.E243-E248. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1998.275.2.E243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsatile cortisol secretion and EEG delta waves are controlled by two independent but synchronized generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (1), pp.E94-E100. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1998.275.1.E94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationship between dynamic heart rate variability and electroencephalographic activity during sleep in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 229 (3), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(97)00448-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four-hour melatonin and core body temperature rhythms: their adaptation in night workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 272 (3), pp.R948-R954. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.1997.272.3.R948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationships between pulsatile cortisol secretion and electroencephalographic activity during sleep in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroencephalography and clinical neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 103 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0013-4694(97)00013-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Evaluation of the Relationships Between Growth Hormone Secretion and Delta Wave Electroencephalographic Activity During Normal Sleep and After Enrichment in Delta Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (10), pp.817-824. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sleep/19.10.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between intact parathyroid hormone 24-hour profiles, sleep-wake cycle, and sleep electroencephalographic activity in man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 81 (10), pp.3759-3765. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.81.10.8855835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal link between plasma thyrotropin levels and electroencephalographic activity in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 200 (2), pp.97-100. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-3940(95)12082-f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and non-circadian effects of light in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Dept of clinical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karolinska Institute, Nov 2025, Stockholm (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenary lecture: Perturbations des rythmes circadiens et du sommeil : la pandémie moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française de Neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Neuropédiatrie, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep and Circadian Rhythmicity: Light Exposure as a Key Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University and Lanzhou First Hospital, Jul 2025, Lanzhou (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human circadian and non-circadian physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAS in Light and Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Basel, Sep 2025, Basel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of light on sleep-wake rhythms throughout life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honen H, Honen F, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommeil et lumère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’actualités du Réseau Morphée 2025, Académie Française de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Morphée 2025, Académie Française de Médecine, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can humans sleep around the clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University, Jul 2025, Lanzhou (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food intake and chronobiology : chrononutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honen H and Honen F, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail posté : mécanismes impliqués dans la perturbation de la physiologie et les conséquences sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Staff Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service d’Endocrinologie-Diabétologie-Nutrition, CHU Avicenne, Bobigny, France, Jan 2025, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail posté : pourquoi la perturbation de la physiologie a des conséquences sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Les hormones en rythme », 40ème Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmicity of the menstrual cycle: an endogenous timing mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress international Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international Women's Health, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and non-circadian effects of light in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basel Seminar Series on Circadian Rhythms and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Chronobiology, University of Basel, Switzerland, Dec 2024, Basel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the Symposium “Impacts and neurobiological basis of sleep alterations in in cancer: a better understanding to improve management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Impacts and neurobiological basis of sleep alterations in in cancer: a better understanding to improve management”, Congress of the French Society of Sleep Medicine and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Sleep Medicine and Research, Nov 2024, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about melatonin: physiology and how to use it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychiatrie et de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association du Congrès de Psychiatrie et de Neurologie de Langue Française, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we care about circadian rhythms after brain injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of NeuroRehabilitation (ECNR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of NeuroRehabilitation Societies, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian sensitivity of pain sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the French Society of Pain (SFETD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Pain (SFETD), Nov 2023, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Rhythms and non-Visual sensitivity to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific meeting, Lanzhou University, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University, China, Oct 2023, Lanzhou (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian regulation of sensory functions in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Insights into human circadian fonctions”, Congress of the European Biological Rhythms Society (EBRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Biological Rhythms Society (EBRS), Jul 2022, Zurich (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière de faible intensité de la nuit affecte-t-elle la température du corps humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2022, Lille(France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière artificielle de faible intensité pendant la nuit a-t-elle un effet sur le glucose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du système circadien et du sommeil : importance fondamentale de la lumière et de l’obscurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention des risques liés au travail de nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche et de Sécurité au Travail (INRS), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey in chronobiology: Sleep, the biological clock, disorders, solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When the Patient Meets Research (QP2R), Chronobiology and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex conferences, University of Lyon &amp; Inserm, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of sleep and biological rhythms in health: are they involved in alternating hemiplegia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Française de l'Hémiplégie Alternante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de l'Hémiplégie Alternante (AFHA), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la durée et le timing du sommeil et troubles de la réfraction : une étude longitudinale chez des enfants d’âge préscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du système circadien et des fonctions non-visuelles dans les troubles du sommeil chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Neurologie, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en chronobiologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Congrès National de Médecine du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne de Médecine du Sommeil, Oct 2019, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and health: what are the mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circadian Lighting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Photonik, Nov 2019, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches photiques dans la désynchronisation des rythmes circadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 May 2019 2019 Approches photiques dans la désynchronisation des rythmes circadiens, Colloque international de l’association du Congrès de Psychiatrie et de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association du Congrès de Psychiatrie et de Neurologie de Langue Française, Jun 2019, Beyrouth (Liban), Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-visual responses in humans: exquisitely sensitive to light and as fast as lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th congress of the Canadian Society of Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society of Chronobiology, May 2019, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il dormir la nuit et voir la lumière le jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timeworld 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timeworld, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'adaptation de la sécrétion de mélatonine et du rythme veille/sommeil au cours du travail posté en 12h – Etude MELACTI-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du sommeil et ses phases avec actigraphie et de l’intensité lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiman Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (France), France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (1), pp.29-30, 2025, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclarations de consensus &amp;quot;Light For Public Health Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bickerstaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ladenburg Light and Health Consortium. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on human health and the environment (fauna and flora) of systems using light-emitting diodes (LEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-SA-0253, Anses. 2019, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la santé humaine et sur l'environnement (faune et flore) des diodes électroluminescentes (LED) - Mise à jour de l’expertise portant sur les effets sanitaires de l’éclairage utilisant des LED (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2014-SA-0253, Anses. 2019, 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires pour les professionnels exposés à des horaires de travail atypiques, notamment de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chappert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2011-SA-0088, Anses. 2016, 408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable health and lifestyle device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 3344128. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-intensity artificial light at night Disrupts sleep and physiological functions in controlled laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sleep 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does low-intensity artificial light at night (low-LAN) affect glucose in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prayag Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eSleep Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière artificielle nocturne de faible intensité (low-LAN) a-t-elle un impact sur le glucose chez l'humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does low-intensity artificial light at night affect glucose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Lydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightmonitor: a new wearable device measuring light spectrum and day/night activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. International Commission on Illumination, CIE, 1, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x50.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à une faible luminosité durant la nuit affecte-t-elle la sensorialité au petit-déjeuner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière de faible intensité pendant la nuit influence-t-elle le sommeil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal comfort analysis: comparison between model and experimental data in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet-Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune - Collectif : Le recours au travail de nuit sur une planète qui se réchauffe : quelles implications urbaines, sanitaires et sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lemonde.fr/idees/article/2024/08/06/canicule-les-benefices-du-travail-de-nuit-masquent-des-effets-negatifs-sur-la-sante_6269306_3232.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Fluctuations vs Stability over days: A longitudinal analysis of Interoception and Physiological Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acute sleep-inducing effects of light require histamine neurotransmission in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04709087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythmicity and photobiological mechanisms of light sensitivity and discomfort glare in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId474"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Gronfier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6549-799X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171541588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000057115504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1243-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenary lecture: Perturbations des rythmes circadiens et du sommeil : la pandémie moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française de Neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Neuropédiatrie, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep and Circadian Rhythmicity: Light Exposure as a Key Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University and Lanzhou First Hospital, Jul 2025, Lanzhou (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and non-circadian effects of light in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Dept of clinical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karolinska Institute, Nov 2025, Stockholm (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of light on sleep-wake rhythms throughout life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honen H, Honen F, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human circadian and non-circadian physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAS in Light and Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Basel, Sep 2025, Basel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommeil et lumère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’actualités du Réseau Morphée 2025, Académie Française de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Morphée 2025, Académie Française de Médecine, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can humans sleep around the clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University, Jul 2025, Lanzhou (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food intake and chronobiology : chrononutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honen H and Honen F, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail posté : mécanismes impliqués dans la perturbation de la physiologie et les conséquences sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Staff Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service d’Endocrinologie-Diabétologie-Nutrition, CHU Avicenne, Bobigny, France, Jan 2025, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmicity of the menstrual cycle: an endogenous timing mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress international Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international Women's Health, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail posté : pourquoi la perturbation de la physiologie a des conséquences sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Les hormones en rythme », 40ème Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and non-circadian effects of light in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basel Seminar Series on Circadian Rhythms and Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Chronobiology, University of Basel, Switzerland, Dec 2024, Basel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the Symposium “Impacts and neurobiological basis of sleep alterations in in cancer: a better understanding to improve management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Impacts and neurobiological basis of sleep alterations in in cancer: a better understanding to improve management”, Congress of the French Society of Sleep Medicine and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Sleep Medicine and Research, Nov 2024, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about melatonin: physiology and how to use it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychiatrie et de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association du Congrès de Psychiatrie et de Neurologie de Langue Française, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we care about circadian rhythms after brain injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of NeuroRehabilitation (ECNR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of NeuroRehabilitation Societies, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian sensitivity of pain sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the French Society of Pain (SFETD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Pain (SFETD), Nov 2023, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Rhythms and non-Visual sensitivity to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific meeting, Lanzhou University, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lanzhou University, China, Oct 2023, Lanzhou (Chine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière artificielle de faible intensité pendant la nuit a-t-elle un effet sur le glucose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière de faible intensité de la nuit affecte-t-elle la température du corps humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2022, Lille(France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian regulation of sensory functions in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Insights into human circadian fonctions”, Congress of the European Biological Rhythms Society (EBRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Biological Rhythms Society (EBRS), Jul 2022, Zurich (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du système circadien et du sommeil : importance fondamentale de la lumière et de l’obscurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention des risques liés au travail de nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche et de Sécurité au Travail (INRS), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey in chronobiology: Sleep, the biological clock, disorders, solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When the Patient Meets Research (QP2R), Chronobiology and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex conferences, University of Lyon &amp; Inserm, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of sleep and biological rhythms in health: are they involved in alternating hemiplegia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Française de l'Hémiplégie Alternante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de l'Hémiplégie Alternante (AFHA), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la durée et le timing du sommeil et troubles de la réfraction : une étude longitudinale chez des enfants d’âge préscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtuel Event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches photiques dans la désynchronisation des rythmes circadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 May 2019 2019 Approches photiques dans la désynchronisation des rythmes circadiens, Colloque international de l’association du Congrès de Psychiatrie et de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association du Congrès de Psychiatrie et de Neurologie de Langue Française, Jun 2019, Beyrouth (Liban), Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en chronobiologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Congrès National de Médecine du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne de Médecine du Sommeil, Oct 2019, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and health: what are the mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circadian Lighting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Photonik, Nov 2019, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du système circadien et des fonctions non-visuelles dans les troubles du sommeil chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Neurologie, Apr 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-visual responses in humans: exquisitely sensitive to light and as fast as lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th congress of the Canadian Society of Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society of Chronobiology, May 2019, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il dormir la nuit et voir la lumière le jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timeworld 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timeworld, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'adaptation de la sécrétion de mélatonine et du rythme veille/sommeil au cours du travail posté en 12h – Etude MELACTI-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du sommeil et ses phases avec actigraphie et de l’intensité lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiman Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (France), France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (1), pp.29-30, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunctive bright light therapy to enhance continuous positive airway pressure adherence in patients with comorbid major depressive disorder and obstructive sleep apnoea syndrome: study protocol for a randomised sham-controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Felician</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), pp.e108669. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-108669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light therapy for bipolar disorders: Clinical recommendations from the international society for bipolar disorders (ISBD) Chronobiology and Chronotherapy Task Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Henriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Garbazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19585969.2025.2533806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidisciplinary Perspective on the Effects of Global Climate Change on Light Exposure and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113676. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Munich ChronoType questionnaire and associations between chronotype and physiological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420528.2024.2362309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the spectral distribution of light: Do people perceive watts or photons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Herf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lighting Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14771535241246060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin suppression by light involves different retinal photoreceptors in young and older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond P Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European expert guidance on management of sleep onset insomnia and melatonin use in typically developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Fietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ramon Sans Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183 (7), pp.2955-2964. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-024-05556-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that the woman’s ovarian cycle is driven by an internal circamonthly timing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Najmabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (15), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adg9646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The menstrual cycle is influenced by weekly and lunar rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe van Lamsweerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (4), pp.651-659. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2023.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between screen use, outdoor time/daylight exposure and sleep changes during the first COVID-19 lockdown in French children from the ELFE and EPIPAGE2 birth cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wilfried Kamga Fogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plancoulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cns.14128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Corneyllie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bastuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blursday database as a resource to study subjective temporalities during COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Alexandre Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Spiousas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (11), pp.1587-1599. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-022-01419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythmicity of pain sensitivity in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouhassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145 (9), pp.3225-3235. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awac147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bracke et al. Comment on “Prayag et al. Light Modulation of Human Clocks, Wake, and Sleep. Clocks&Sleep 2019, 1, 193–208”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aeschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chellappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.398-402. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep3030026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal association between sleep features and refractive errors in preschoolers from the EDEN birth-cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rayapoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.9044. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88756-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep in Normal Aging, Homeostatic and Circadian Regulation and Vulnerability to Sleep Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sagaspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1003. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11081003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal comfort analysis: comparison between model and experimental data in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet-Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2042 (1), pp.012137. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-induced sleep disturbances: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikail Nourredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.101544. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep in Normal Aging, Homeostatic and Circadian Regulation and Vulnerability to Sleep Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sagaspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11081003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Artificial Light at Night and the Consequences for Flora, Fauna, and Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Torriglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.602796. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2020.602796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the evidence that light at night can affect human health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258 (2), pp.231-232. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-019-04579-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02444385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Pupil Diameter Is Not a Reliable Biomarker of Subjective Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouhassira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2019.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin suppression is exquisitely sensitive to light and primarily driven by melanopsin in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (4), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Non-visual Responses in Humans: As Fast as Lightning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Le travail posté et de nuit et ses conséquences sur la santé : état des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Esquirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Metlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Le traitement par la lumière des troubles circadiens du rythme veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duforez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.174-181. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Effects” of Light: Elements of Context: Comments on Nagare et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.562-563. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730419874139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is circadian rhythmicity a prerequisite to coma recovery? Circadian recovery concomitant to cognitive improvement in two comatose patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Luauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.e12555. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night Shift Work Increases Cancer Risk of Women—Letter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Labrèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.422-422. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-18-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Modulation of Human Clocks, Wake, and Sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aeschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chellappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep1010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Report Light Exposure in Human Chronobiology and Sleep Research Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Spitschan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clocks &amp; Sleep </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (3), pp.280-289. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/clockssleep1030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication de : Physiologie de l’horloge biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Metlaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the temporal Dynamics of Melatonin and Cortisol Changes in Response to Nocturnal Light Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19720. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54806-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith-Magenis Syndrome: Molecular Basis of a Genetic-Driven Melatonin Circadian Secretion Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (14), pp.3533. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20143533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional decoupling of melatonin suppression and circadian phase resetting in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayantara Santhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 596 (11), pp.2147-2157. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP275501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global rise of potential health hazards caused by blue light-induced circadian disruption in modern aging societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Hatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell van Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Aging and Mechanisms of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41514-017-0010-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatic Flicker Photometry for Objective Lens Density Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.1063. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.15-18642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la photoreception non visuelle chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial Control of the Antidepressant-Like Effects of Prefrontal Cortex Deep Brain Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oosterhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Novo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum à l’article : « Dynamique de l’activité corticale : effet de la lumière sur l’EEG » [Med. Sommeil 12 (2015) 12–4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’activité corticale : effet de la lumière sur l’EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.01.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sleep deprivation and circadian misalignment on cortisol, inflammatory markers, and cytokine balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fleshner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Desouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT2 receptors are partially involved in the relationship between renin release and delta relative power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (8), pp.556-562. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03349016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Artificial Blue-Enriched White Light Is an Effective Countermeasure to Delayed Circadian Phase and Neurobehavioral Decrements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Schlangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e102827. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of Daily and Circadian Rhythms following Dopamine Depletion in MPTP Treated Non-Human Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamivi Dzahini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86240. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses visuelles et non visuelles à la lumière chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clomipramine-induced sleep disturbance does not impair its prolactin-releasing action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.417-423. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03347728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Non-Visual Spectral Sensitivity to Light in Humans: Compensatory Mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond P Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85837. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-Hour Intraocular Pressure of Young Healthy Humans in Supine Position: Rhythm and Reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (13), pp.8186. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.12-10877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inexpensive Arduino-based LED stimulator system for vision research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemi Malkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 211 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Pupil Constriction under Blue and Green Monochromatic Light Exposure Change with Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730412441172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined flicker photometry technique to measure ocular lens density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Teikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (11), pp.2469. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.002469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Method and Experimental Conditions Affect Computed Circadian Phase from Melatonin Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadassa Klerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Gooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e33836. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Presymptomatic and Long-Term Changes of Rest Activity Cycles and Cognitive Behavior in a MPTP-Monkey Model of Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e23952. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex difference in the near-24-hour intrinsic period of the human circadian timing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (supplement_3), pp.15602-15608. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1010666108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four Hour (Nyctohemeral) Rhythm of Intraocular Pressure and Ocular Perfusion Pressure in Normal-Tension Glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.09-3668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-Four-Hour Prolactin Profiles in Night Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Follenius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420529609020908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Hormone Secretion in Night Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420529709040541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanopsin Bistability: A Fly's Eye Technology in the Human Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Drouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.e5991. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically based mathematical model of melatonin including ocular light suppression and interactions with the circadian pacemaker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A. St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M. Zeitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth B. Klerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-079X.2007.00477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment of the human circadian pacemaker to longer-than-24-h days.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (21), pp.9081-6. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702835104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00149594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the role of mid-wavelength cones in circadian responses to light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouria Dkhissi-Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wena de Vanssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M. Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (5), pp.677-87. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00135926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically based mathematical model of melatonin including ocular light suppression and interactions with the circadian pacemaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Zeitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Klerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-079X.2007.00477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment of the human circadian pacemaker to longer-than-24-h days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (21), pp.9081-9086. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702835104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Period and Light Intensity Determine the Phase Relationship between Melatonin and Sleep in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730404274265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic period and light intensity determine the phase relationship between melatonin and sleep in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne F. Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.168-77. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730404274265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a single sequence of intermittent bright light pulses for delaying circadian phase in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Jewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1), pp.E174-E181. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00385.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a single sequence of intermittent bright light pulses for delaying circadian phase in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth P. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Kronauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan E. Jewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Czeisler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1), pp.E174-81. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00385.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00394458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sleep deprivation on overall 24 h growth-hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 356 (9239), pp.1408. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02847-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha activity and cardiac correlates: three types of relationships during nocturnal sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 111 (5), pp.940-946. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1388-2457(00)00247-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldosterone release during the sleep-wake cycle in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 276 (1), pp.E43-E49. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1999.276.1.E43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine Processes Underlying Ultradian Sleep Regulation in Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (8), pp.2686-2690. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.84.8.5893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic heart rate variability: a tool for exploring sympathovagal balance continuously during sleep in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ehrhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (3), pp.H946-H950. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.1998.275.3.H946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortisol Secretion Is Related to Electroencephalographic Alertness in Human Subjects during Daytime Wakefulness1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (12), pp.4263-4268. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.12.5326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian and Ultradian Variations of Leptin in Normal Man under Continuous Enteral Nutrition: Relationship to Sleep and Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlienger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (6), pp.1893-1899. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.6.4864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations in Sympatho-Vagal Balance Oppose Variations inδ -Wave Activity and the Associated Renin Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83 (5), pp.1523-1528. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.83.5.4762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the shift of the sleep-wake cycle on three robust endocrine markers of the circadian clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (2), pp.E243-E248. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1998.275.2.E243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsatile cortisol secretion and EEG delta waves are controlled by two independent but synchronized generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (1), pp.E94-E100. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.1998.275.1.E94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationship between dynamic heart rate variability and electroencephalographic activity during sleep in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Otzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 229 (3), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(97)00448-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-four-hour melatonin and core body temperature rhythms: their adaptation in night workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 272 (3), pp.R948-R954. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.1997.272.3.R948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationships between pulsatile cortisol secretion and electroencephalographic activity during sleep in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroencephalography and clinical neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 103 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0013-4694(97)00013-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Evaluation of the Relationships Between Growth Hormone Secretion and Delta Wave Electroencephalographic Activity During Normal Sleep and After Enrichment in Delta Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (10), pp.817-824. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sleep/19.10.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between intact parathyroid hormone 24-hour profiles, sleep-wake cycle, and sleep electroencephalographic activity in man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brandenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 81 (10), pp.3759-3765. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jcem.81.10.8855835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal link between plasma thyrotropin levels and electroencephalographic activity in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Follenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaltenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 200 (2), pp.97-100. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-3940(95)12082-f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclarations de consensus &amp;quot;Light For Public Health Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bickerstaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ladenburg Light and Health Consortium. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on human health and the environment (fauna and flora) of systems using light-emitting diodes (LEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-SA-0253, Anses. 2019, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la santé humaine et sur l'environnement (faune et flore) des diodes électroluminescentes (LED) - Mise à jour de l’expertise portant sur les effets sanitaires de l’éclairage utilisant des LED (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Enouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2014-SA-0253, Anses. 2019, 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires pour les professionnels exposés à des horaires de travail atypiques, notamment de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chappert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2011-SA-0088, Anses. 2016, 408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable health and lifestyle device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 3344128. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-intensity artificial light at night Disrupts sleep and physiological functions in controlled laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sleep 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière artificielle nocturne de faible intensité (low-LAN) a-t-elle un impact sur le glucose chez l'humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does low-intensity artificial light at night (low-LAN) affect glucose in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prayag Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eSleep Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does low-intensity artificial light at night affect glucose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S. Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Lydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightmonitor: a new wearable device measuring light spectrum and day/night activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. International Commission on Illumination, CIE, 1, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x50.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à une faible luminosité durant la nuit affecte-t-elle la sensorialité au petit-déjeuner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière de faible intensité pendant la nuit influence-t-elle le sommeil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal comfort analysis: comparison between model and experimental data in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malet-Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune - Collectif : Le recours au travail de nuit sur une planète qui se réchauffe : quelles implications urbaines, sanitaires et sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lemonde.fr/idees/article/2024/08/06/canicule-les-benefices-du-travail-de-nuit-masquent-des-effets-negatifs-sur-la-sante_6269306_3232.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Fluctuations vs Stability over days: A longitudinal analysis of Interoception and Physiological Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek S Prayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acute sleep-inducing effects of light require histamine neurotransmission in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04709087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythmicity and photobiological mechanisms of light sensitivity and discomfort glare in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Raverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gronfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId473"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B6EFE5F"/>
+    <w:nsid w:val="83A49067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-gronfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-799X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171541588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000057115504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1243-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Azzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lecharpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-108669" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geoffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Henriksen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Garbazza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19585969.2025.2533806" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05252746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113676" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond P Najjar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek S Prayag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2024.2362309" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Bruni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Breda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Nobili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fietze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ramon Sans Capdevila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05556-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stanford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fehring" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Najmabadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg9646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lamsweerde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pearson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2023.12.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilfried Kamga Fogno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14128" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Alexandre Rioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herbst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Spiousas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;bel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01419-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651567v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Daguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouhassira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88756-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Prayag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M&#252;nch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aeschbach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chellappa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep3030026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11081003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rakotoarivelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012137" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101544" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bioulac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.602796" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04579-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duforez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378222v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avouac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metlaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780929v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730419874139" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12555" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780935v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Labr&#232;che" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#233;vi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-18-0104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00108" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Najjar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12562" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1010017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spitschan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stefani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blattner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lockley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Bousquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20143533" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Rahman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Czeisler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54806-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa St Hilaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Chang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayantara Santhi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275501" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Hatori" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell van Gelder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41514-017-0010-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Teikari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Cornut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cooper" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18642" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Cooper" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oosterhof" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;try" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abrial" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novo-Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.06.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820869v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.05.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prayag" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.01.140" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Drake" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Frey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Fleshner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Desouza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.01.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzian Wolf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Schlangen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102827" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustrat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086240" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781387v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luthringer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaltenbrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2014.01.029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Follenius" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spiegel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03347728" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781041v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085837" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemi Malkki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.09.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCV5VB95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781045v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mottet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10877" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daneault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewalle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;bert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730412441172" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadassa Klerman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa St. Hilaire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronauer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gooley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033836" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781048v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.002469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781095v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duffy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Cain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Phillips" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010666108" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Renard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palombi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pepin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3668" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Spiegel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weibel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Brandenberger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Follenius" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529609020908" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781199v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weibel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529709040541" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781104v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Cornut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rieux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drouyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005991" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth P. Wright" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Kronauer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Czeisler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702835104" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. St Hilaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M. Zeitzer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth B. Klerman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2007.00477.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135926v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wena de Vanssay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Zeitzer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Klerman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781108v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730404274265" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394462v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne F. Duffy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Jewett" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00385.2003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394458v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Jewett" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781138v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02847-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0ZMBWLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781142v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ehrhart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Luthringer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1388-2457(00)00247-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHQBD14D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781146v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charloux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1999.276.1.E43" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781143v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ehrhart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.84.8.5893" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouny" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.12.5326" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlienger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.6.4864" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781165v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Otzenberger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1998.275.3.H946" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.5.4762" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781172v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1998.275.2.E243" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781168v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1998.275.1.E94" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Otzenberger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brandenberger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00448-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0R7MCQV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781366v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.1997.272.3.R948" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781381v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Macher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0013-4694(97)00013-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXQJWDD1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781383v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Macher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/19.10.817" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chapotot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Spiegel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.81.10.8855835" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781393v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)12082-f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D55TFXV9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233107v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233034v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233087v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233066v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233122v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233017v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233045v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887717v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856191v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856593v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856183v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856187v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856203v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856199v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856193v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856196v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856208v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992271v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Hou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Tang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856223v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856211v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856228v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856242v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856231v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856229v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856236v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856240v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856230v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417092v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raverot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viprey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gronfier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Raza" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05365654v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bickerstaff" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750392v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698400v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850197v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;rard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chappert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233217v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233007v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856989v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prayag Abhishek" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856998v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek S. Prayag" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856992v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Lydie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916379v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumortier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comby" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996489v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996958v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318041v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681646v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730520v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04709087v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Shao" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433144v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raverot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-gronfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-799X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171541588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000057115504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1243-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Tang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek S Prayag" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Hou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raverot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viprey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gronfier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Raza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Azzaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lecharpentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-108669" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geoffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Henriksen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Garbazza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19585969.2025.2533806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05252746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2024.2362309" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond P Najjar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12930" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Bruni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Breda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Nobili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fietze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ramon Sans Capdevila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05556-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stanford" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fehring" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Najmabadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg9646" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lamsweerde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pearson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2023.12.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilfried Kamga Fogno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Alexandre Rioux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herbst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Spiousas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;bel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01419-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651567v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Daguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouhassira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac147" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Prayag" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M&#252;nch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aeschbach" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chellappa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep3030026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88756-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11081003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rakotoarivelo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012137" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101544" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bioulac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.602796" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444385v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04579-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780914v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00108" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Najjar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12562" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378222v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avouac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metlaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duforez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730419874139" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780935v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Labr&#232;che" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#233;vi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-18-0104" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1010017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spitschan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stefani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blattner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lockley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.12.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Rahman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wright" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Czeisler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54806-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Bousquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20143533" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa St Hilaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Chang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayantara Santhi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275501" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781024v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Hatori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell van Gelder" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41514-017-0010-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781027v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Teikari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Cornut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cooper" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18642" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821206v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Cooper" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.030" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oosterhof" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;try" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abrial" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novo-Perez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.06.023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.05.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prayag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.01.140" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781033v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Drake" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Frey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Fleshner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Desouza" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.01.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781387v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandenberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luthringer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaltenbrand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzian Wolf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Schlangen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102827" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustrat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086240" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821594v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2014.01.029" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Follenius" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spiegel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03347728" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781041v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085837" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781045v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mottet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10877" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781050v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemi Malkki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.09.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCV5VB95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781053v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daneault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewalle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;bert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730412441172" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781048v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.002469" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadassa Klerman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa St. Hilaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronauer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gooley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033836" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781063v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781095v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duffy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Cain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Phillips" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010666108" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781099v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Renard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palombi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pepin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3668" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Spiegel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weibel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Brandenberger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Follenius" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529609020908" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781199v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weibel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420529709040541" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781104v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Cornut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rieux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drouyer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005991" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394453v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. St Hilaire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M. Zeitzer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth B. Klerman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2007.00477.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149594v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth P. Wright" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Kronauer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Czeisler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702835104" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135926v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wena de Vanssay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781106v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Zeitzer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Klerman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781108v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781117v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730404274265" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394462v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne F. Duffy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Jewett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00385.2003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394458v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Jewett" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781138v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02847-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0ZMBWLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781142v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ehrhart" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Luthringer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1388-2457(00)00247-9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHQBD14D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781146v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charloux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1999.276.1.E43" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781143v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ehrhart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.84.8.5893" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781165v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Otzenberger" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1998.275.3.H946" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.12.5326" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781167v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlienger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.6.4864" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781180v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.5.4762" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781172v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1998.275.2.E243" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781168v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1998.275.1.E94" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781211v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Otzenberger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brandenberger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00448-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0R7MCQV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781366v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.1997.272.3.R948" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781381v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Macher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0013-4694(97)00013-1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXQJWDD1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781383v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Macher" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/19.10.817" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781391v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chapotot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Spiegel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.81.10.8855835" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781393v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)12082-f" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D55TFXV9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05365654v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bickerstaff" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750392v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698400v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850197v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbe" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;rard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chappert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233217v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233007v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856998v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek S. Prayag" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856989v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prayag Abhishek" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856992v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Lydie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916379v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumortier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comby" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996489v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996958v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318041v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681646v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730520v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04709087v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Shao" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433144v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raverot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>