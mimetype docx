--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -12,69 +12,69 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Claude Groud-Cordray </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Régisseure des œuvres au musée de Vire Normandie</w:t>
+        <w:t xml:space="preserve">Régisseure des œuvres / chargée des collections (musée de Vire Normandie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -269,1641 +269,2100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prieuré de Virey, une éphémère dépendance de l'abbaye de Savigny</w:t>
+                <w:t xml:space="preserve">Au service des comtes de Mortain (fin XIe -milieu XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73e Année (2), pp.3-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.732.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221734v1</w:t>
+                <w:t xml:space="preserve">hal-05577362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources de l'histoire de l'Avranchin : l’ouverture du tombeau de saint Firmat, patron secondaire de la collégiale Saint-Évroult de Mortain (1er juin 1621)</w:t>
+                <w:t xml:space="preserve">Le prieuré de Virey, une éphémère dépendance de l'abbaye de Savigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95 (149-152)</w:t>
+              <w:t xml:space="preserve">, 2021, 98, 466, pp.45-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568928v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Christ de l'abbaye de Savigny dans les collections du musée de Vire</w:t>
+                <w:t xml:space="preserve">Les sources de l'histoire de l'Avranchin : l’ouverture du tombeau de saint Firmat, patron secondaire de la collégiale Saint-Évroult de Mortain (1er juin 1621)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.237-241</w:t>
+              <w:t xml:space="preserve">, 2018, 95 (149-152)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520774v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources de l'histoire de l'Avranchin : la fondation d'un anniversaire dans la collégiale Saint-Évroult de Mortain (1362)</w:t>
+                <w:t xml:space="preserve">Un Christ de l'abbaye de Savigny dans les collections du musée de Vire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.263-266</w:t>
+              <w:t xml:space="preserve">, 2015, 92, pp.237-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568927v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasculf de Saint-James et le prieuré de Sacey : les enjeux d'une fondation et l'ascension d'un seigneur frontalier dans l'Avranchin (fin XIe-début XIIe siècle)</w:t>
+                <w:t xml:space="preserve">Les sources de l'histoire de l'Avranchin : la fondation d'un anniversaire dans la collégiale Saint-Évroult de Mortain (1362)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, t. 63, n° 1, p. 27-51</w:t>
+              <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930060v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources de l'histoire de l'Avranchin : un document de l'abbaye de Savigny conservé aux Archives départementales d'Ille-et-Vilaine</w:t>
+                <w:t xml:space="preserve">Hasculf de Saint-James et le prieuré de Sacey : les enjeux d'une fondation et l'ascension d'un seigneur frontalier dans l'Avranchin (fin XIe-début XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 90, pp.447-451</w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, t. 63, n° 1, p. 27-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568922v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye de Savigny, de sa fondation à nos jours</w:t>
+                <w:t xml:space="preserve">Les sources de l'histoire de l'Avranchin : un document de l'abbaye de Savigny conservé aux Archives départementales d'Ille-et-Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire des cinq départements de la Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Congrès de Saint-Hilaire-du-Harcouët, 170, pp.91-100</w:t>
+              <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.447-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221731v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vital et la charte de fondation de l'abbaye de Savigny</w:t>
+                <w:t xml:space="preserve">L'abbaye de Savigny, de sa fondation à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Avranchin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, t. 89, p. 59-84</w:t>
+              <w:t xml:space="preserve">Annuaire des cinq départements de la Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Congrès de Saint-Hilaire-du-Harcouët, 170, pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787688v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers seigneurs de Saint-Hilaire</w:t>
+                <w:t xml:space="preserve">Vital et la charte de fondation de l'abbaye de Savigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Avranchin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, T. 88, p. 137-191 et p. 303-328</w:t>
+              <w:t xml:space="preserve">, 2012, t. 89, p. 59-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787685v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les seigneurs de Saint-Hilaire, une famille de l'aristocratie normande au prisme des sources de l'abbaye de Savigny</w:t>
+                <w:t xml:space="preserve">Les premiers seigneurs de Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Avranchin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, t. 87, p. 559-576</w:t>
+              <w:t xml:space="preserve">, 2011, T. 88, p. 137-191 et p. 303-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787697v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des comtes aux vicomtes d'Avranches et comtes de Mortain, du début du XIe siècle à 1066</w:t>
+                <w:t xml:space="preserve">Les seigneurs de Saint-Hilaire, une famille de l'aristocratie normande au prisme des sources de l'abbaye de Savigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Nicolas-Mery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 84, pp.359-374</w:t>
+              <w:t xml:space="preserve">Revue de l'Avranchin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, t. 87, p. 559-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568900v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortain, chef-lieu d'un comté normand, de 933 à 1412</w:t>
+                <w:t xml:space="preserve">Des comtes aux vicomtes d'Avranches et comtes de Mortain, du début du XIe siècle à 1066</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nicolas-Mery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84, pp.359-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortain, chef-lieu d'un comté normand, de 933 à 1412</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Avranchin et du pays de Granville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77 ; 78, pp.277-313 ; 1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortain, chef-lieu d'un comté normand (XIe-début du XIIIe siècle)</w:t>
+                <w:t xml:space="preserve">L'archéologie, de l'impensé à la matérialité : quels choix pour les collectivités et pour les musées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e Congrès des sociétés historiques et archéologiques de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2021, Caen, France. pp.71-83</w:t>
+              <w:t xml:space="preserve">Archéologie &amp; mémoires territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association nationale pour l'archéologie des collectivités territoriales, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466957v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école de la collégiale Saint-Évroult de Mortain ou la difficulté d’étudier un centre d’enseignement au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la rédaction du PSBC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éduquer et instruire en Normandie. Actes du 50e Congrès organisé par la Fédération des Sociétés historiques et archéologiques de Normandie (Saint-Lô, 14-17 octobre 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Lô, France. p. 205-214</w:t>
+              <w:t xml:space="preserve">Identification des moyens matériels, des espaces de repli et de traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Aide en cas de Sinistre Patrimonial, Sep 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463898v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers bienfaiteurs de l'abbaye de Savigny</w:t>
+                <w:t xml:space="preserve">Retour d'expérience : l'intégration dans un musée des données scientifiques de l'archéologie, l'exemple de la villa antique de la Papillonnière à Vire (14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'abbaye de Savigny (1112-2012). Un chef d'ordre anglo-normand, Colloque de Cerisy-la-Salle, 3-6 octobre 2012, Désiré dit Gosset G., Galbrun B. et Gazeau V. (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Journée archéologie dans les musées normands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Régionale des Affaires Culturelles Normandie; Département de Recherches Archéologiques Subaquatiques et Sous-marines; Fabrique de Patrimoine en Normandie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787694v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortain, chef-lieu d'un comté normand (XIe-début du XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56e Congrès des sociétés historiques et archéologiques de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2021, Caen, France. pp.71-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musées en chantier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrique de Patrimoines en Normandie; Musée de Vire Normandie, Nov 2021, Vire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école de la collégiale Saint-Évroult de Mortain ou la difficulté d’étudier un centre d’enseignement au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer et instruire en Normandie. Actes du 50e Congrès organisé par la Fédération des Sociétés historiques et archéologiques de Normandie (Saint-Lô, 14-17 octobre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Lô, France. p. 205-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers bienfaiteurs de l'abbaye de Savigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'abbaye de Savigny (1112-2012). Un chef d'ordre anglo-normand, Colloque de Cerisy-la-Salle, 3-6 octobre 2012, Désiré dit Gosset G., Galbrun B. et Gazeau V. (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Val de Mortain. Morphologie et rôle d'un espace frontière, entre Normandie, Bretagne et Maine, Xe-XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Tinchebray (28-30 septembre 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tinchebray, France. p. 189-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place à l'histoire, le quartier Saint-Sauveur du XIe eu XXIe siècle (ouvrage collectif)</w:t>
+                <w:t xml:space="preserve">Savigny et ses dépendances irlandaises (XIIe et XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02568892v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 66 (fascicules 265-266), pp.69-89, 2024, Les Irlandais et la Manche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye de Savigny et ses premiers bienfaiteurs : les enjeux d'une fondation (1112-1147)</w:t>
+                <w:t xml:space="preserve">Place à l'histoire, le quartier Saint-Sauveur du XIe eu XXIe siècle (ouvrage collectif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Galbrun, Brigitte; Gazeau, Véronique. </w:t>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">hal-02568911v1</w:t>
+              <w:t xml:space="preserve">Ville de Caen, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'abbaye de Savigny et ses premiers bienfaiteurs : les enjeux d'une fondation (1112-1147)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galbrun, Brigitte; Gazeau, Véronique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'abbaye de Savigny (1112-2012). Un chef d'ordre anglo-normand. Actes du colloque de Cerisy-la-Salle (3-6 octobre 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-101, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À travers la Vita de Firmat, l’instrumentalisation d’un récit hagiographique autour du Passais et du comté de Mortain (fin XIe-première moitié du XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bauduin, Pierre; Combalbert, Grégory; Dubois, Adrien; Garnier, Bernard; Maneuvrier, Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen. Recueil d’études en hommage à Véronique Gazeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.597-607, 2018, Cahiers des Annales de Normandie, 37, 978-2-902239-40-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre la mort aujourd'hui (fin du XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7000 ans d'histoire. Gestes funéraires de la Préhistoire à nous jours en Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions NEA, pp.126-131, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In confinio Abrincatensis regionis : l'aristocratie des espaces frontaliers du IXe au milieu du XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Groud-Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Normandie Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMC040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02517603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1971,51 +2430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEF2D9D3"/>
+    <w:nsid w:val="BA27164B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2202,51 +2661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-groud-cordray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8752-0767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124522874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Groud-Cordray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas-Mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02517603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-groud-cordray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8752-0767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124522874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Groud-Cordray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.732.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas-Mery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02517603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>