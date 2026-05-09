--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -2430,51 +2430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA27164B"/>
+    <w:nsid w:val="476C01A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>