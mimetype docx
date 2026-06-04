--- v2 (2026-05-09)
+++ v3 (2026-06-04)
@@ -2430,51 +2430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="476C01A6"/>
+    <w:nsid w:val="4DDA0BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>